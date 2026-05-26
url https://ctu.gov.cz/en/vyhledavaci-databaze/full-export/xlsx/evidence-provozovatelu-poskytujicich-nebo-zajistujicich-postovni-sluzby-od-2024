--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>ID of businessman</t>
   </si>
   <si>
     <t>Company ID</t>
   </si>
   <si>
     <t>Name of businessman</t>
   </si>
   <si>
     <t>Number of certificate</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>First row of address</t>
   </si>
   <si>
     <t>Second row of address</t>
   </si>
   <si>
@@ -830,65 +830,50 @@
   <si>
     <t>Vlastibořská 2789/2</t>
   </si>
   <si>
     <t>21884897</t>
   </si>
   <si>
     <t>Data PPS CR s.r.o.</t>
   </si>
   <si>
     <t>Brno</t>
   </si>
   <si>
     <t>Křenová</t>
   </si>
   <si>
     <t>Křenová 185/59</t>
   </si>
   <si>
     <t>Trnitá</t>
   </si>
   <si>
     <t>60200 Brno</t>
   </si>
   <si>
-    <t>07080905</t>
-[...13 lines deleted...]
-  <si>
     <t>27082440</t>
   </si>
   <si>
     <t>Alza.cz a.s.</t>
   </si>
   <si>
     <t>Jankovcova</t>
   </si>
   <si>
     <t>Jankovcova 1522/53</t>
   </si>
   <si>
     <t>MEEST INTERNATIONAL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
   </si>
   <si>
     <t>Rondo ONZ 1</t>
   </si>
   <si>
     <t>00-124 Varšava</t>
   </si>
   <si>
     <t>the Republic of Poland</t>
   </si>
   <si>
     <t>05770670</t>
@@ -897,50 +882,56 @@
     <t>Penguin Box s.r.o.</t>
   </si>
   <si>
     <t>Příkop</t>
   </si>
   <si>
     <t>Příkop 843/4</t>
   </si>
   <si>
     <t>Zábrdovice</t>
   </si>
   <si>
     <t>21348740</t>
   </si>
   <si>
     <t>Basileus Transport s.r.o.</t>
   </si>
   <si>
     <t>Antala Staška</t>
   </si>
   <si>
     <t>Antala Staška 511/40</t>
   </si>
   <si>
     <t>Krč</t>
+  </si>
+  <si>
+    <t>02018799</t>
+  </si>
+  <si>
+    <t>Packeta International s.r.o.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1266,54 +1257,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W233"/>
+  <dimension ref="A1:W223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="T233" sqref="T233"/>
+      <selection activeCell="T223" sqref="T223"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="179.241943" bestFit="true" customWidth="true" style="0"/>
@@ -14179,1959 +14170,1319 @@
         <v>203</v>
       </c>
       <c r="O202" s="0">
         <v>69</v>
       </c>
       <c r="P202" s="0" t="s">
         <v>74</v>
       </c>
       <c r="Q202" s="0" t="s">
         <v>75</v>
       </c>
       <c r="R202" s="0"/>
       <c r="S202" s="2">
         <v>45627</v>
       </c>
       <c r="T202" s="2">
         <v>2958465</v>
       </c>
       <c r="U202" s="0"/>
       <c r="V202" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="0">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D203" s="0">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>275</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>28</v>
+        <v>260</v>
       </c>
       <c r="J203" s="2">
-        <v>45644</v>
+        <v>45761</v>
       </c>
       <c r="K203" s="2">
         <v>2958465</v>
       </c>
       <c r="L203" s="2">
         <v>2958465</v>
       </c>
       <c r="M203" s="0" t="b">
         <v>0</v>
       </c>
       <c r="N203" s="0">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="O203" s="0">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P203" s="0" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="Q203" s="0" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="R203" s="0"/>
       <c r="S203" s="2">
-        <v>45658</v>
+        <v>45792</v>
       </c>
       <c r="T203" s="2">
         <v>2958465</v>
       </c>
-      <c r="U203" s="0"/>
+      <c r="U203" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="V203" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B204" s="0"/>
       <c r="C204" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D204" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E204" s="0"/>
+      <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J204" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K204" s="2">
         <v>2958465</v>
       </c>
       <c r="L204" s="2">
         <v>2958465</v>
       </c>
       <c r="M204" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N204" s="0">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="O204" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P204" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="Q204" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="R204" s="0"/>
       <c r="S204" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T204" s="2">
         <v>2958465</v>
       </c>
       <c r="U204" s="0" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="V204" s="0"/>
+        <v>31</v>
+      </c>
+      <c r="V204" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B205" s="0"/>
       <c r="C205" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D205" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E205" s="0"/>
+      <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J205" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K205" s="2">
         <v>2958465</v>
       </c>
       <c r="L205" s="2">
         <v>2958465</v>
       </c>
       <c r="M205" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N205" s="0">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="O205" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P205" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="Q205" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="R205" s="0"/>
       <c r="S205" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T205" s="2">
         <v>2958465</v>
       </c>
       <c r="U205" s="0"/>
       <c r="V205" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B206" s="0"/>
       <c r="C206" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D206" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E206" s="0"/>
+      <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J206" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K206" s="2">
         <v>2958465</v>
       </c>
       <c r="L206" s="2">
         <v>2958465</v>
       </c>
       <c r="M206" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N206" s="0">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="O206" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P206" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="Q206" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="R206" s="0"/>
       <c r="S206" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T206" s="2">
         <v>2958465</v>
       </c>
       <c r="U206" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
       <c r="V206" s="0"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B207" s="0"/>
       <c r="C207" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D207" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E207" s="0"/>
+      <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J207" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K207" s="2">
         <v>2958465</v>
       </c>
       <c r="L207" s="2">
         <v>2958465</v>
       </c>
       <c r="M207" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N207" s="0">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="O207" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P207" s="0" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="Q207" s="0" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="R207" s="0"/>
       <c r="S207" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T207" s="2">
         <v>2958465</v>
       </c>
-      <c r="U207" s="0"/>
+      <c r="U207" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="V207" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B208" s="0"/>
       <c r="C208" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D208" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E208" s="0"/>
+      <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J208" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K208" s="2">
         <v>2958465</v>
       </c>
       <c r="L208" s="2">
         <v>2958465</v>
       </c>
       <c r="M208" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N208" s="0">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="O208" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P208" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="Q208" s="0" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="R208" s="0"/>
       <c r="S208" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T208" s="2">
         <v>2958465</v>
       </c>
-      <c r="U208" s="0" t="s">
-[...2 lines deleted...]
-      <c r="V208" s="0"/>
+      <c r="U208" s="0"/>
+      <c r="V208" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B209" s="0"/>
       <c r="C209" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D209" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E209" s="0"/>
+      <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J209" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K209" s="2">
         <v>2958465</v>
       </c>
       <c r="L209" s="2">
         <v>2958465</v>
       </c>
       <c r="M209" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N209" s="0">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="O209" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P209" s="0" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="Q209" s="0" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="R209" s="0"/>
       <c r="S209" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T209" s="2">
         <v>2958465</v>
       </c>
-      <c r="U209" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U209" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="V209" s="0"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B210" s="0"/>
       <c r="C210" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D210" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E210" s="0"/>
+      <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J210" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K210" s="2">
         <v>2958465</v>
       </c>
       <c r="L210" s="2">
         <v>2958465</v>
       </c>
       <c r="M210" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N210" s="0">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="O210" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P210" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Q210" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="R210" s="0"/>
       <c r="S210" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T210" s="2">
         <v>2958465</v>
       </c>
       <c r="U210" s="0" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="V210" s="0"/>
+        <v>31</v>
+      </c>
+      <c r="V210" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B211" s="0"/>
       <c r="C211" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D211" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E211" s="0"/>
+      <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J211" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K211" s="2">
         <v>2958465</v>
       </c>
       <c r="L211" s="2">
         <v>2958465</v>
       </c>
       <c r="M211" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N211" s="0">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="O211" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P211" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Q211" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R211" s="0"/>
       <c r="S211" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T211" s="2">
         <v>2958465</v>
       </c>
       <c r="U211" s="0"/>
       <c r="V211" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B212" s="0"/>
       <c r="C212" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D212" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E212" s="0"/>
+      <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J212" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K212" s="2">
         <v>2958465</v>
       </c>
       <c r="L212" s="2">
         <v>2958465</v>
       </c>
       <c r="M212" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N212" s="0">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="O212" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P212" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q212" s="0" t="s">
         <v>65</v>
       </c>
       <c r="R212" s="0"/>
       <c r="S212" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T212" s="2">
         <v>2958465</v>
       </c>
       <c r="U212" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
       <c r="V212" s="0"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B213" s="0"/>
       <c r="C213" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D213" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E213" s="0"/>
+      <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J213" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K213" s="2">
         <v>2958465</v>
       </c>
       <c r="L213" s="2">
         <v>2958465</v>
       </c>
       <c r="M213" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N213" s="0">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="O213" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P213" s="0" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="Q213" s="0" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="R213" s="0"/>
       <c r="S213" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T213" s="2">
         <v>2958465</v>
       </c>
-      <c r="U213" s="0"/>
+      <c r="U213" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="V213" s="0" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="0">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B214" s="0"/>
       <c r="C214" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D214" s="0">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E214" s="0"/>
+      <c r="F214" s="0"/>
       <c r="G214" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="J214" s="2">
-        <v>45644</v>
+        <v>45952</v>
       </c>
       <c r="K214" s="2">
         <v>2958465</v>
       </c>
       <c r="L214" s="2">
         <v>2958465</v>
       </c>
       <c r="M214" s="0" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N214" s="0">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="O214" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P214" s="0" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="Q214" s="0" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="R214" s="0"/>
       <c r="S214" s="2">
-        <v>45658</v>
+        <v>45962</v>
       </c>
       <c r="T214" s="2">
         <v>2958465</v>
       </c>
-      <c r="U214" s="0" t="s">
-[...2 lines deleted...]
-      <c r="V214" s="0"/>
+      <c r="U214" s="0"/>
+      <c r="V214" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="0">
+        <v>72</v>
+      </c>
+      <c r="B215" s="0"/>
+      <c r="C215" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D215" s="0">
+        <v>72</v>
+      </c>
+      <c r="E215" s="0"/>
+      <c r="F215" s="0"/>
+      <c r="G215" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="H215" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="I215" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="J215" s="2">
+        <v>45952</v>
+      </c>
+      <c r="K215" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="L215" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="M215" s="0" t="b">
+        <v>1</v>
+      </c>
+      <c r="N215" s="0">
+        <v>228</v>
+      </c>
+      <c r="O215" s="0">
+        <v>72</v>
+      </c>
+      <c r="P215" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q215" s="0" t="s">
         <v>71</v>
-      </c>
-[...46 lines deleted...]
-        <v>61</v>
       </c>
       <c r="R215" s="0"/>
       <c r="S215" s="2">
-        <v>45792</v>
+        <v>45962</v>
       </c>
       <c r="T215" s="2">
         <v>2958465</v>
       </c>
       <c r="U215" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="V215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V215" s="0"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="0">
         <v>72</v>
       </c>
       <c r="B216" s="0"/>
       <c r="C216" s="0" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D216" s="0">
         <v>72</v>
       </c>
       <c r="E216" s="0"/>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="J216" s="2">
         <v>45952</v>
       </c>
       <c r="K216" s="2">
         <v>2958465</v>
       </c>
       <c r="L216" s="2">
         <v>2958465</v>
       </c>
       <c r="M216" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N216" s="0">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="O216" s="0">
         <v>72</v>
       </c>
       <c r="P216" s="0" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="Q216" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="R216" s="0"/>
       <c r="S216" s="2">
         <v>45962</v>
       </c>
       <c r="T216" s="2">
         <v>2958465</v>
       </c>
       <c r="U216" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V216" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="0">
         <v>72</v>
       </c>
       <c r="B217" s="0"/>
       <c r="C217" s="0" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D217" s="0">
         <v>72</v>
       </c>
       <c r="E217" s="0"/>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="J217" s="2">
         <v>45952</v>
       </c>
       <c r="K217" s="2">
         <v>2958465</v>
       </c>
       <c r="L217" s="2">
         <v>2958465</v>
       </c>
       <c r="M217" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N217" s="0">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="O217" s="0">
         <v>72</v>
       </c>
       <c r="P217" s="0" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="Q217" s="0" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="R217" s="0"/>
       <c r="S217" s="2">
         <v>45962</v>
       </c>
       <c r="T217" s="2">
         <v>2958465</v>
       </c>
       <c r="U217" s="0"/>
       <c r="V217" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="0">
         <v>72</v>
       </c>
       <c r="B218" s="0"/>
       <c r="C218" s="0" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D218" s="0">
         <v>72</v>
       </c>
       <c r="E218" s="0"/>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="J218" s="2">
         <v>45952</v>
       </c>
       <c r="K218" s="2">
         <v>2958465</v>
       </c>
       <c r="L218" s="2">
         <v>2958465</v>
       </c>
       <c r="M218" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N218" s="0">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="O218" s="0">
         <v>72</v>
       </c>
       <c r="P218" s="0" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="Q218" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="R218" s="0"/>
       <c r="S218" s="2">
         <v>45962</v>
       </c>
       <c r="T218" s="2">
         <v>2958465</v>
       </c>
       <c r="U218" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V218" s="0"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="0">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B219" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>280</v>
+      </c>
       <c r="C219" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D219" s="0">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F219" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>282</v>
+      </c>
       <c r="G219" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="J219" s="2">
-        <v>45952</v>
+        <v>45987</v>
       </c>
       <c r="K219" s="2">
         <v>2958465</v>
       </c>
       <c r="L219" s="2">
         <v>2958465</v>
       </c>
       <c r="M219" s="0" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N219" s="0">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="O219" s="0">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P219" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="Q219" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="R219" s="0"/>
       <c r="S219" s="2">
-        <v>45962</v>
+        <v>46001</v>
       </c>
       <c r="T219" s="2">
         <v>2958465</v>
       </c>
       <c r="U219" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V219" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="0">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B220" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>280</v>
+      </c>
       <c r="C220" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D220" s="0">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F220" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>282</v>
+      </c>
       <c r="G220" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="J220" s="2">
-        <v>45952</v>
+        <v>45987</v>
       </c>
       <c r="K220" s="2">
         <v>2958465</v>
       </c>
       <c r="L220" s="2">
         <v>2958465</v>
       </c>
       <c r="M220" s="0" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N220" s="0">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="O220" s="0">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P220" s="0" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="Q220" s="0" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="R220" s="0"/>
       <c r="S220" s="2">
-        <v>45962</v>
+        <v>46001</v>
       </c>
       <c r="T220" s="2">
         <v>2958465</v>
       </c>
-      <c r="U220" s="0"/>
+      <c r="U220" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="V220" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="0">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B221" s="0"/>
+        <v>74</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>285</v>
+      </c>
       <c r="C221" s="0" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D221" s="0">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F221" s="0"/>
+        <v>74</v>
+      </c>
+      <c r="E221" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>287</v>
+      </c>
       <c r="G221" s="0" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>284</v>
+        <v>221</v>
       </c>
       <c r="J221" s="2">
-        <v>45952</v>
+        <v>46077</v>
       </c>
       <c r="K221" s="2">
         <v>2958465</v>
       </c>
       <c r="L221" s="2">
         <v>2958465</v>
       </c>
       <c r="M221" s="0" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N221" s="0">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="O221" s="0">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P221" s="0" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="Q221" s="0" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="R221" s="0"/>
       <c r="S221" s="2">
-        <v>45962</v>
+        <v>46063</v>
       </c>
       <c r="T221" s="2">
         <v>2958465</v>
       </c>
       <c r="U221" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="V221" s="0"/>
+      <c r="V221" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="0">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B222" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="C222" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D222" s="0">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F222" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>124</v>
+      </c>
       <c r="G222" s="0" t="s">
-        <v>282</v>
+        <v>125</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>283</v>
+        <v>126</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>284</v>
+        <v>127</v>
       </c>
       <c r="J222" s="2">
-        <v>45952</v>
+        <v>46162</v>
       </c>
       <c r="K222" s="2">
         <v>2958465</v>
       </c>
       <c r="L222" s="2">
         <v>2958465</v>
       </c>
       <c r="M222" s="0" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N222" s="0">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="O222" s="0">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P222" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="Q222" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="R222" s="0"/>
       <c r="S222" s="2">
-        <v>45962</v>
+        <v>46174</v>
       </c>
       <c r="T222" s="2">
         <v>2958465</v>
       </c>
-      <c r="U222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U222" s="0"/>
       <c r="V222" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="0">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B223" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="C223" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="D223" s="0">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F223" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>124</v>
+      </c>
       <c r="G223" s="0" t="s">
-        <v>282</v>
+        <v>125</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>283</v>
+        <v>126</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>284</v>
+        <v>127</v>
       </c>
       <c r="J223" s="2">
-        <v>45952</v>
+        <v>46162</v>
       </c>
       <c r="K223" s="2">
         <v>2958465</v>
       </c>
       <c r="L223" s="2">
         <v>2958465</v>
       </c>
       <c r="M223" s="0" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N223" s="0">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="O223" s="0">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P223" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q223" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="R223" s="0"/>
       <c r="S223" s="2">
-        <v>45962</v>
+        <v>46174</v>
       </c>
       <c r="T223" s="2">
         <v>2958465</v>
       </c>
-      <c r="U223" s="0"/>
-[...610 lines deleted...]
-      </c>
+      <c r="U223" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="V223" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>