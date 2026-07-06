--- v1 (2026-05-26)
+++ v2 (2026-07-06)
@@ -7714,51 +7714,51 @@
       <c r="B101" s="0"/>
       <c r="C101" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="0">
         <v>48</v>
       </c>
       <c r="E101" s="0"/>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J101" s="2">
         <v>43627</v>
       </c>
       <c r="K101" s="2">
         <v>2958465</v>
       </c>
       <c r="L101" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M101" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N101" s="0">
         <v>102</v>
       </c>
       <c r="O101" s="0">
         <v>48</v>
       </c>
       <c r="P101" s="0" t="s">
         <v>32</v>
       </c>
       <c r="Q101" s="0" t="s">
         <v>33</v>
       </c>
       <c r="R101" s="0"/>
       <c r="S101" s="2">
         <v>46388</v>
       </c>
       <c r="T101" s="2">
         <v>2958465</v>
       </c>
       <c r="U101" s="0"/>
       <c r="V101" s="0" t="s">
@@ -7772,51 +7772,51 @@
       <c r="B102" s="0"/>
       <c r="C102" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D102" s="0">
         <v>48</v>
       </c>
       <c r="E102" s="0"/>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J102" s="2">
         <v>43627</v>
       </c>
       <c r="K102" s="2">
         <v>2958465</v>
       </c>
       <c r="L102" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M102" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N102" s="0">
         <v>103</v>
       </c>
       <c r="O102" s="0">
         <v>48</v>
       </c>
       <c r="P102" s="0" t="s">
         <v>34</v>
       </c>
       <c r="Q102" s="0" t="s">
         <v>35</v>
       </c>
       <c r="R102" s="0"/>
       <c r="S102" s="2">
         <v>46388</v>
       </c>
       <c r="T102" s="2">
         <v>2958465</v>
       </c>
       <c r="U102" s="0" t="s">
         <v>31</v>
@@ -7830,51 +7830,51 @@
       <c r="B103" s="0"/>
       <c r="C103" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D103" s="0">
         <v>48</v>
       </c>
       <c r="E103" s="0"/>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J103" s="2">
         <v>43627</v>
       </c>
       <c r="K103" s="2">
         <v>2958465</v>
       </c>
       <c r="L103" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M103" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N103" s="0">
         <v>104</v>
       </c>
       <c r="O103" s="0">
         <v>48</v>
       </c>
       <c r="P103" s="0" t="s">
         <v>38</v>
       </c>
       <c r="Q103" s="0" t="s">
         <v>39</v>
       </c>
       <c r="R103" s="0"/>
       <c r="S103" s="2">
         <v>46388</v>
       </c>
       <c r="T103" s="2">
         <v>2958465</v>
       </c>
       <c r="U103" s="0"/>
       <c r="V103" s="0" t="s">
@@ -7888,51 +7888,51 @@
       <c r="B104" s="0"/>
       <c r="C104" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="0">
         <v>48</v>
       </c>
       <c r="E104" s="0"/>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J104" s="2">
         <v>43627</v>
       </c>
       <c r="K104" s="2">
         <v>2958465</v>
       </c>
       <c r="L104" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M104" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N104" s="0">
         <v>105</v>
       </c>
       <c r="O104" s="0">
         <v>48</v>
       </c>
       <c r="P104" s="0" t="s">
         <v>40</v>
       </c>
       <c r="Q104" s="0" t="s">
         <v>41</v>
       </c>
       <c r="R104" s="0"/>
       <c r="S104" s="2">
         <v>46388</v>
       </c>
       <c r="T104" s="2">
         <v>2958465</v>
       </c>
       <c r="U104" s="0" t="s">
         <v>31</v>
@@ -7946,51 +7946,51 @@
       <c r="B105" s="0"/>
       <c r="C105" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D105" s="0">
         <v>48</v>
       </c>
       <c r="E105" s="0"/>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J105" s="2">
         <v>43627</v>
       </c>
       <c r="K105" s="2">
         <v>2958465</v>
       </c>
       <c r="L105" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M105" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N105" s="0">
         <v>106</v>
       </c>
       <c r="O105" s="0">
         <v>48</v>
       </c>
       <c r="P105" s="0" t="s">
         <v>44</v>
       </c>
       <c r="Q105" s="0" t="s">
         <v>45</v>
       </c>
       <c r="R105" s="0"/>
       <c r="S105" s="2">
         <v>46388</v>
       </c>
       <c r="T105" s="2">
         <v>2958465</v>
       </c>
       <c r="U105" s="0"/>
       <c r="V105" s="0" t="s">
@@ -8004,51 +8004,51 @@
       <c r="B106" s="0"/>
       <c r="C106" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D106" s="0">
         <v>48</v>
       </c>
       <c r="E106" s="0"/>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H106" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J106" s="2">
         <v>43627</v>
       </c>
       <c r="K106" s="2">
         <v>2958465</v>
       </c>
       <c r="L106" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M106" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N106" s="0">
         <v>107</v>
       </c>
       <c r="O106" s="0">
         <v>48</v>
       </c>
       <c r="P106" s="0" t="s">
         <v>46</v>
       </c>
       <c r="Q106" s="0" t="s">
         <v>47</v>
       </c>
       <c r="R106" s="0"/>
       <c r="S106" s="2">
         <v>46388</v>
       </c>
       <c r="T106" s="2">
         <v>2958465</v>
       </c>
       <c r="U106" s="0" t="s">
         <v>31</v>
@@ -8062,51 +8062,51 @@
       <c r="B107" s="0"/>
       <c r="C107" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="0">
         <v>48</v>
       </c>
       <c r="E107" s="0"/>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J107" s="2">
         <v>43627</v>
       </c>
       <c r="K107" s="2">
         <v>2958465</v>
       </c>
       <c r="L107" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M107" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N107" s="0">
         <v>108</v>
       </c>
       <c r="O107" s="0">
         <v>48</v>
       </c>
       <c r="P107" s="0" t="s">
         <v>50</v>
       </c>
       <c r="Q107" s="0" t="s">
         <v>51</v>
       </c>
       <c r="R107" s="0"/>
       <c r="S107" s="2">
         <v>46388</v>
       </c>
       <c r="T107" s="2">
         <v>2958465</v>
       </c>
       <c r="U107" s="0"/>
       <c r="V107" s="0" t="s">
@@ -8120,51 +8120,51 @@
       <c r="B108" s="0"/>
       <c r="C108" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D108" s="0">
         <v>48</v>
       </c>
       <c r="E108" s="0"/>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J108" s="2">
         <v>43627</v>
       </c>
       <c r="K108" s="2">
         <v>2958465</v>
       </c>
       <c r="L108" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M108" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N108" s="0">
         <v>109</v>
       </c>
       <c r="O108" s="0">
         <v>48</v>
       </c>
       <c r="P108" s="0" t="s">
         <v>52</v>
       </c>
       <c r="Q108" s="0" t="s">
         <v>53</v>
       </c>
       <c r="R108" s="0"/>
       <c r="S108" s="2">
         <v>46388</v>
       </c>
       <c r="T108" s="2">
         <v>2958465</v>
       </c>
       <c r="U108" s="0" t="s">
         <v>31</v>
@@ -8178,51 +8178,51 @@
       <c r="B109" s="0"/>
       <c r="C109" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D109" s="0">
         <v>48</v>
       </c>
       <c r="E109" s="0"/>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J109" s="2">
         <v>43627</v>
       </c>
       <c r="K109" s="2">
         <v>2958465</v>
       </c>
       <c r="L109" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M109" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N109" s="0">
         <v>110</v>
       </c>
       <c r="O109" s="0">
         <v>48</v>
       </c>
       <c r="P109" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Q109" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R109" s="0"/>
       <c r="S109" s="2">
         <v>46388</v>
       </c>
       <c r="T109" s="2">
         <v>2958465</v>
       </c>
       <c r="U109" s="0"/>
       <c r="V109" s="0" t="s">
@@ -8236,51 +8236,51 @@
       <c r="B110" s="0"/>
       <c r="C110" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D110" s="0">
         <v>48</v>
       </c>
       <c r="E110" s="0"/>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>196</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>197</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J110" s="2">
         <v>43627</v>
       </c>
       <c r="K110" s="2">
         <v>2958465</v>
       </c>
       <c r="L110" s="2">
-        <v>2958465</v>
+        <v>46203</v>
       </c>
       <c r="M110" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N110" s="0">
         <v>111</v>
       </c>
       <c r="O110" s="0">
         <v>48</v>
       </c>
       <c r="P110" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q110" s="0" t="s">
         <v>65</v>
       </c>
       <c r="R110" s="0"/>
       <c r="S110" s="2">
         <v>46388</v>
       </c>
       <c r="T110" s="2">
         <v>2958465</v>
       </c>
       <c r="U110" s="0" t="s">
         <v>31</v>