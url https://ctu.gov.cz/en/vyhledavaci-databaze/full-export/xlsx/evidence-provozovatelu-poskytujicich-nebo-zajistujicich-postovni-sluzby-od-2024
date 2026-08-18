--- v2 (2026-07-06)
+++ v3 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>ID of businessman</t>
   </si>
   <si>
     <t>Company ID</t>
   </si>
   <si>
     <t>Name of businessman</t>
   </si>
   <si>
     <t>Number of certificate</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Street</t>
   </si>
   <si>
     <t>First row of address</t>
   </si>
   <si>
     <t>Second row of address</t>
   </si>
   <si>
@@ -785,105 +785,111 @@
   <si>
     <t>123Kurier, s. r. o.</t>
   </si>
   <si>
     <t>Vojtaššákova 616</t>
   </si>
   <si>
     <t>02744 Tvrdošín</t>
   </si>
   <si>
     <t>27158152</t>
   </si>
   <si>
     <t>ARAMEX CZ, s.r.o.</t>
   </si>
   <si>
     <t>Ke Kopanině 577</t>
   </si>
   <si>
     <t>08553866</t>
   </si>
   <si>
     <t>Allegro Retail a.s.</t>
   </si>
   <si>
-    <t>U garáží</t>
-[...2 lines deleted...]
-    <t>U garáží 1611/1</t>
+    <t>Karolinská</t>
+  </si>
+  <si>
+    <t>Karolinská 650/1</t>
+  </si>
+  <si>
+    <t>Karlín</t>
+  </si>
+  <si>
+    <t>18600 Praha 8</t>
+  </si>
+  <si>
+    <t>28676521</t>
+  </si>
+  <si>
+    <t>PJ EXPEDIS, spol. s r.o.</t>
+  </si>
+  <si>
+    <t>Vlastibořská</t>
+  </si>
+  <si>
+    <t>Vlastibořská 2789/2</t>
+  </si>
+  <si>
+    <t>21884897</t>
+  </si>
+  <si>
+    <t>Data PPS CR s.r.o.</t>
+  </si>
+  <si>
+    <t>Brno</t>
+  </si>
+  <si>
+    <t>Křenová</t>
+  </si>
+  <si>
+    <t>Křenová 185/59</t>
+  </si>
+  <si>
+    <t>Trnitá</t>
+  </si>
+  <si>
+    <t>60200 Brno</t>
+  </si>
+  <si>
+    <t>27082440</t>
+  </si>
+  <si>
+    <t>Alza.cz a.s.</t>
+  </si>
+  <si>
+    <t>Jankovcova</t>
+  </si>
+  <si>
+    <t>Jankovcova 1522/53</t>
   </si>
   <si>
     <t>Holešovice</t>
   </si>
   <si>
     <t>17000 Praha 7</t>
-  </si>
-[...43 lines deleted...]
-    <t>Jankovcova 1522/53</t>
   </si>
   <si>
     <t>MEEST INTERNATIONAL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
   </si>
   <si>
     <t>Rondo ONZ 1</t>
   </si>
   <si>
     <t>00-124 Varšava</t>
   </si>
   <si>
     <t>the Republic of Poland</t>
   </si>
   <si>
     <t>05770670</t>
   </si>
   <si>
     <t>Penguin Box s.r.o.</t>
   </si>
   <si>
     <t>Příkop</t>
   </si>
   <si>
     <t>Příkop 843/4</t>
   </si>
@@ -14191,1180 +14197,1180 @@
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="0">
         <v>71</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D203" s="0">
         <v>71</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>275</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="J203" s="2">
         <v>45761</v>
       </c>
       <c r="K203" s="2">
         <v>2958465</v>
       </c>
       <c r="L203" s="2">
         <v>2958465</v>
       </c>
       <c r="M203" s="0" t="b">
         <v>0</v>
       </c>
       <c r="N203" s="0">
         <v>216</v>
       </c>
       <c r="O203" s="0">
         <v>71</v>
       </c>
       <c r="P203" s="0" t="s">
         <v>60</v>
       </c>
       <c r="Q203" s="0" t="s">
         <v>61</v>
       </c>
       <c r="R203" s="0"/>
       <c r="S203" s="2">
         <v>45792</v>
       </c>
       <c r="T203" s="2">
         <v>2958465</v>
       </c>
       <c r="U203" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V203" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="0">
         <v>72</v>
       </c>
       <c r="B204" s="0"/>
       <c r="C204" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D204" s="0">
         <v>72</v>
       </c>
       <c r="E204" s="0"/>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J204" s="2">
         <v>45952</v>
       </c>
       <c r="K204" s="2">
         <v>2958465</v>
       </c>
       <c r="L204" s="2">
         <v>2958465</v>
       </c>
       <c r="M204" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N204" s="0">
         <v>217</v>
       </c>
       <c r="O204" s="0">
         <v>72</v>
       </c>
       <c r="P204" s="0" t="s">
         <v>29</v>
       </c>
       <c r="Q204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="R204" s="0"/>
       <c r="S204" s="2">
         <v>45962</v>
       </c>
       <c r="T204" s="2">
         <v>2958465</v>
       </c>
       <c r="U204" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V204" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="0">
         <v>72</v>
       </c>
       <c r="B205" s="0"/>
       <c r="C205" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D205" s="0">
         <v>72</v>
       </c>
       <c r="E205" s="0"/>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J205" s="2">
         <v>45952</v>
       </c>
       <c r="K205" s="2">
         <v>2958465</v>
       </c>
       <c r="L205" s="2">
         <v>2958465</v>
       </c>
       <c r="M205" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N205" s="0">
         <v>218</v>
       </c>
       <c r="O205" s="0">
         <v>72</v>
       </c>
       <c r="P205" s="0" t="s">
         <v>32</v>
       </c>
       <c r="Q205" s="0" t="s">
         <v>33</v>
       </c>
       <c r="R205" s="0"/>
       <c r="S205" s="2">
         <v>45962</v>
       </c>
       <c r="T205" s="2">
         <v>2958465</v>
       </c>
       <c r="U205" s="0"/>
       <c r="V205" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="0">
         <v>72</v>
       </c>
       <c r="B206" s="0"/>
       <c r="C206" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D206" s="0">
         <v>72</v>
       </c>
       <c r="E206" s="0"/>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J206" s="2">
         <v>45952</v>
       </c>
       <c r="K206" s="2">
         <v>2958465</v>
       </c>
       <c r="L206" s="2">
         <v>2958465</v>
       </c>
       <c r="M206" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N206" s="0">
         <v>219</v>
       </c>
       <c r="O206" s="0">
         <v>72</v>
       </c>
       <c r="P206" s="0" t="s">
         <v>34</v>
       </c>
       <c r="Q206" s="0" t="s">
         <v>35</v>
       </c>
       <c r="R206" s="0"/>
       <c r="S206" s="2">
         <v>45962</v>
       </c>
       <c r="T206" s="2">
         <v>2958465</v>
       </c>
       <c r="U206" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V206" s="0"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="0">
         <v>72</v>
       </c>
       <c r="B207" s="0"/>
       <c r="C207" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D207" s="0">
         <v>72</v>
       </c>
       <c r="E207" s="0"/>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J207" s="2">
         <v>45952</v>
       </c>
       <c r="K207" s="2">
         <v>2958465</v>
       </c>
       <c r="L207" s="2">
         <v>2958465</v>
       </c>
       <c r="M207" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N207" s="0">
         <v>220</v>
       </c>
       <c r="O207" s="0">
         <v>72</v>
       </c>
       <c r="P207" s="0" t="s">
         <v>36</v>
       </c>
       <c r="Q207" s="0" t="s">
         <v>37</v>
       </c>
       <c r="R207" s="0"/>
       <c r="S207" s="2">
         <v>45962</v>
       </c>
       <c r="T207" s="2">
         <v>2958465</v>
       </c>
       <c r="U207" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V207" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="0">
         <v>72</v>
       </c>
       <c r="B208" s="0"/>
       <c r="C208" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D208" s="0">
         <v>72</v>
       </c>
       <c r="E208" s="0"/>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J208" s="2">
         <v>45952</v>
       </c>
       <c r="K208" s="2">
         <v>2958465</v>
       </c>
       <c r="L208" s="2">
         <v>2958465</v>
       </c>
       <c r="M208" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N208" s="0">
         <v>221</v>
       </c>
       <c r="O208" s="0">
         <v>72</v>
       </c>
       <c r="P208" s="0" t="s">
         <v>38</v>
       </c>
       <c r="Q208" s="0" t="s">
         <v>39</v>
       </c>
       <c r="R208" s="0"/>
       <c r="S208" s="2">
         <v>45962</v>
       </c>
       <c r="T208" s="2">
         <v>2958465</v>
       </c>
       <c r="U208" s="0"/>
       <c r="V208" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="0">
         <v>72</v>
       </c>
       <c r="B209" s="0"/>
       <c r="C209" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D209" s="0">
         <v>72</v>
       </c>
       <c r="E209" s="0"/>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J209" s="2">
         <v>45952</v>
       </c>
       <c r="K209" s="2">
         <v>2958465</v>
       </c>
       <c r="L209" s="2">
         <v>2958465</v>
       </c>
       <c r="M209" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N209" s="0">
         <v>222</v>
       </c>
       <c r="O209" s="0">
         <v>72</v>
       </c>
       <c r="P209" s="0" t="s">
         <v>40</v>
       </c>
       <c r="Q209" s="0" t="s">
         <v>41</v>
       </c>
       <c r="R209" s="0"/>
       <c r="S209" s="2">
         <v>45962</v>
       </c>
       <c r="T209" s="2">
         <v>2958465</v>
       </c>
       <c r="U209" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V209" s="0"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="0">
         <v>72</v>
       </c>
       <c r="B210" s="0"/>
       <c r="C210" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D210" s="0">
         <v>72</v>
       </c>
       <c r="E210" s="0"/>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J210" s="2">
         <v>45952</v>
       </c>
       <c r="K210" s="2">
         <v>2958465</v>
       </c>
       <c r="L210" s="2">
         <v>2958465</v>
       </c>
       <c r="M210" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N210" s="0">
         <v>223</v>
       </c>
       <c r="O210" s="0">
         <v>72</v>
       </c>
       <c r="P210" s="0" t="s">
         <v>60</v>
       </c>
       <c r="Q210" s="0" t="s">
         <v>61</v>
       </c>
       <c r="R210" s="0"/>
       <c r="S210" s="2">
         <v>45962</v>
       </c>
       <c r="T210" s="2">
         <v>2958465</v>
       </c>
       <c r="U210" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V210" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="0">
         <v>72</v>
       </c>
       <c r="B211" s="0"/>
       <c r="C211" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D211" s="0">
         <v>72</v>
       </c>
       <c r="E211" s="0"/>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J211" s="2">
         <v>45952</v>
       </c>
       <c r="K211" s="2">
         <v>2958465</v>
       </c>
       <c r="L211" s="2">
         <v>2958465</v>
       </c>
       <c r="M211" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N211" s="0">
         <v>224</v>
       </c>
       <c r="O211" s="0">
         <v>72</v>
       </c>
       <c r="P211" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Q211" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R211" s="0"/>
       <c r="S211" s="2">
         <v>45962</v>
       </c>
       <c r="T211" s="2">
         <v>2958465</v>
       </c>
       <c r="U211" s="0"/>
       <c r="V211" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="0">
         <v>72</v>
       </c>
       <c r="B212" s="0"/>
       <c r="C212" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D212" s="0">
         <v>72</v>
       </c>
       <c r="E212" s="0"/>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J212" s="2">
         <v>45952</v>
       </c>
       <c r="K212" s="2">
         <v>2958465</v>
       </c>
       <c r="L212" s="2">
         <v>2958465</v>
       </c>
       <c r="M212" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N212" s="0">
         <v>225</v>
       </c>
       <c r="O212" s="0">
         <v>72</v>
       </c>
       <c r="P212" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q212" s="0" t="s">
         <v>65</v>
       </c>
       <c r="R212" s="0"/>
       <c r="S212" s="2">
         <v>45962</v>
       </c>
       <c r="T212" s="2">
         <v>2958465</v>
       </c>
       <c r="U212" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V212" s="0"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="0">
         <v>72</v>
       </c>
       <c r="B213" s="0"/>
       <c r="C213" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D213" s="0">
         <v>72</v>
       </c>
       <c r="E213" s="0"/>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J213" s="2">
         <v>45952</v>
       </c>
       <c r="K213" s="2">
         <v>2958465</v>
       </c>
       <c r="L213" s="2">
         <v>2958465</v>
       </c>
       <c r="M213" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N213" s="0">
         <v>226</v>
       </c>
       <c r="O213" s="0">
         <v>72</v>
       </c>
       <c r="P213" s="0" t="s">
         <v>66</v>
       </c>
       <c r="Q213" s="0" t="s">
         <v>67</v>
       </c>
       <c r="R213" s="0"/>
       <c r="S213" s="2">
         <v>45962</v>
       </c>
       <c r="T213" s="2">
         <v>2958465</v>
       </c>
       <c r="U213" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V213" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="0">
         <v>72</v>
       </c>
       <c r="B214" s="0"/>
       <c r="C214" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D214" s="0">
         <v>72</v>
       </c>
       <c r="E214" s="0"/>
       <c r="F214" s="0"/>
       <c r="G214" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J214" s="2">
         <v>45952</v>
       </c>
       <c r="K214" s="2">
         <v>2958465</v>
       </c>
       <c r="L214" s="2">
         <v>2958465</v>
       </c>
       <c r="M214" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N214" s="0">
         <v>227</v>
       </c>
       <c r="O214" s="0">
         <v>72</v>
       </c>
       <c r="P214" s="0" t="s">
         <v>68</v>
       </c>
       <c r="Q214" s="0" t="s">
         <v>69</v>
       </c>
       <c r="R214" s="0"/>
       <c r="S214" s="2">
         <v>45962</v>
       </c>
       <c r="T214" s="2">
         <v>2958465</v>
       </c>
       <c r="U214" s="0"/>
       <c r="V214" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="0">
         <v>72</v>
       </c>
       <c r="B215" s="0"/>
       <c r="C215" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D215" s="0">
         <v>72</v>
       </c>
       <c r="E215" s="0"/>
       <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J215" s="2">
         <v>45952</v>
       </c>
       <c r="K215" s="2">
         <v>2958465</v>
       </c>
       <c r="L215" s="2">
         <v>2958465</v>
       </c>
       <c r="M215" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N215" s="0">
         <v>228</v>
       </c>
       <c r="O215" s="0">
         <v>72</v>
       </c>
       <c r="P215" s="0" t="s">
         <v>70</v>
       </c>
       <c r="Q215" s="0" t="s">
         <v>71</v>
       </c>
       <c r="R215" s="0"/>
       <c r="S215" s="2">
         <v>45962</v>
       </c>
       <c r="T215" s="2">
         <v>2958465</v>
       </c>
       <c r="U215" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V215" s="0"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="0">
         <v>72</v>
       </c>
       <c r="B216" s="0"/>
       <c r="C216" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D216" s="0">
         <v>72</v>
       </c>
       <c r="E216" s="0"/>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J216" s="2">
         <v>45952</v>
       </c>
       <c r="K216" s="2">
         <v>2958465</v>
       </c>
       <c r="L216" s="2">
         <v>2958465</v>
       </c>
       <c r="M216" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N216" s="0">
         <v>229</v>
       </c>
       <c r="O216" s="0">
         <v>72</v>
       </c>
       <c r="P216" s="0" t="s">
         <v>72</v>
       </c>
       <c r="Q216" s="0" t="s">
         <v>73</v>
       </c>
       <c r="R216" s="0"/>
       <c r="S216" s="2">
         <v>45962</v>
       </c>
       <c r="T216" s="2">
         <v>2958465</v>
       </c>
       <c r="U216" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V216" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="0">
         <v>72</v>
       </c>
       <c r="B217" s="0"/>
       <c r="C217" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D217" s="0">
         <v>72</v>
       </c>
       <c r="E217" s="0"/>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J217" s="2">
         <v>45952</v>
       </c>
       <c r="K217" s="2">
         <v>2958465</v>
       </c>
       <c r="L217" s="2">
         <v>2958465</v>
       </c>
       <c r="M217" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N217" s="0">
         <v>230</v>
       </c>
       <c r="O217" s="0">
         <v>72</v>
       </c>
       <c r="P217" s="0" t="s">
         <v>74</v>
       </c>
       <c r="Q217" s="0" t="s">
         <v>75</v>
       </c>
       <c r="R217" s="0"/>
       <c r="S217" s="2">
         <v>45962</v>
       </c>
       <c r="T217" s="2">
         <v>2958465</v>
       </c>
       <c r="U217" s="0"/>
       <c r="V217" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="0">
         <v>72</v>
       </c>
       <c r="B218" s="0"/>
       <c r="C218" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D218" s="0">
         <v>72</v>
       </c>
       <c r="E218" s="0"/>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J218" s="2">
         <v>45952</v>
       </c>
       <c r="K218" s="2">
         <v>2958465</v>
       </c>
       <c r="L218" s="2">
         <v>2958465</v>
       </c>
       <c r="M218" s="0" t="b">
         <v>1</v>
       </c>
       <c r="N218" s="0">
         <v>231</v>
       </c>
       <c r="O218" s="0">
         <v>72</v>
       </c>
       <c r="P218" s="0" t="s">
         <v>76</v>
       </c>
       <c r="Q218" s="0" t="s">
         <v>77</v>
       </c>
       <c r="R218" s="0"/>
       <c r="S218" s="2">
         <v>45962</v>
       </c>
       <c r="T218" s="2">
         <v>2958465</v>
       </c>
       <c r="U218" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V218" s="0"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="0">
         <v>73</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D219" s="0">
         <v>73</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>271</v>
       </c>
       <c r="J219" s="2">
         <v>45987</v>
       </c>
       <c r="K219" s="2">
         <v>2958465</v>
       </c>
       <c r="L219" s="2">
         <v>2958465</v>
       </c>
       <c r="M219" s="0" t="b">
         <v>0</v>
       </c>
       <c r="N219" s="0">
         <v>232</v>
       </c>
       <c r="O219" s="0">
         <v>73</v>
       </c>
       <c r="P219" s="0" t="s">
         <v>29</v>
       </c>
       <c r="Q219" s="0" t="s">
         <v>30</v>
       </c>
       <c r="R219" s="0"/>
       <c r="S219" s="2">
         <v>46001</v>
       </c>
       <c r="T219" s="2">
         <v>2958465</v>
       </c>
       <c r="U219" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V219" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="0">
         <v>73</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D220" s="0">
         <v>73</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>271</v>
       </c>
       <c r="J220" s="2">
         <v>45987</v>
       </c>
       <c r="K220" s="2">
         <v>2958465</v>
       </c>
       <c r="L220" s="2">
         <v>2958465</v>
       </c>
       <c r="M220" s="0" t="b">
         <v>0</v>
       </c>
       <c r="N220" s="0">
         <v>233</v>
       </c>
       <c r="O220" s="0">
         <v>73</v>
       </c>
       <c r="P220" s="0" t="s">
         <v>60</v>
       </c>
       <c r="Q220" s="0" t="s">
         <v>61</v>
       </c>
       <c r="R220" s="0"/>
       <c r="S220" s="2">
         <v>46001</v>
       </c>
       <c r="T220" s="2">
         <v>2958465</v>
       </c>
       <c r="U220" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V220" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="0">
         <v>74</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D221" s="0">
         <v>74</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>221</v>
       </c>
       <c r="J221" s="2">
         <v>46077</v>
       </c>
       <c r="K221" s="2">
         <v>2958465</v>
       </c>
       <c r="L221" s="2">
         <v>2958465</v>
       </c>
       <c r="M221" s="0" t="b">
         <v>0</v>
       </c>
       <c r="N221" s="0">
         <v>234</v>
       </c>
       <c r="O221" s="0">
         <v>74</v>
       </c>
       <c r="P221" s="0" t="s">
         <v>60</v>
       </c>
       <c r="Q221" s="0" t="s">
         <v>61</v>
       </c>
       <c r="R221" s="0"/>
       <c r="S221" s="2">
         <v>46063</v>
       </c>
       <c r="T221" s="2">
         <v>2958465</v>
       </c>
       <c r="U221" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V221" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="0">
         <v>75</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D222" s="0">
         <v>75</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>127</v>
       </c>
       <c r="J222" s="2">
         <v>46162</v>
       </c>
       <c r="K222" s="2">
         <v>2958465</v>
       </c>
@@ -15381,54 +15387,54 @@
         <v>75</v>
       </c>
       <c r="P222" s="0" t="s">
         <v>62</v>
       </c>
       <c r="Q222" s="0" t="s">
         <v>63</v>
       </c>
       <c r="R222" s="0"/>
       <c r="S222" s="2">
         <v>46174</v>
       </c>
       <c r="T222" s="2">
         <v>2958465</v>
       </c>
       <c r="U222" s="0"/>
       <c r="V222" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="0">
         <v>75</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D223" s="0">
         <v>75</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H223" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I223" s="0" t="s">
         <v>127</v>
       </c>
       <c r="J223" s="2">
         <v>46162</v>
       </c>
       <c r="K223" s="2">
         <v>2958465</v>
       </c>