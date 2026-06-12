--- v0 (2026-05-02)
+++ v1 (2026-06-12)
@@ -16297,56 +16297,50 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D1808"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1808" sqref="C1808"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
-  <cols>
-[...4 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2">
         <v>41919</v>
       </c>