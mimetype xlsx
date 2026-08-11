--- v1 (2026-06-12)
+++ v2 (2026-08-11)
@@ -62,57 +62,57 @@
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/22_net-rozhrani_08_10_2018.pdf</t>
   </si>
   <si>
     <t>https://22net.cz/files/4315/3902/3615/22_NET_typy_rozhrani..pdf</t>
   </si>
   <si>
     <t>2ALL.CZ s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/2all_cz-rozhrani_29_10_2018.pdf</t>
   </si>
   <si>
     <t>http://www.2all.cz/files/podporovana-rozhrani.pdf</t>
   </si>
   <si>
     <t>3C spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/3c-rozhrani_04_05_2010.pdf</t>
   </si>
   <si>
     <t>http://files.3cspolecnost.webnode.cz/200000000-ac3adad34c/%C4%8CTU_oznameni_specifikace%20rozhran%C3%AD%20v%20telek.s%C3%ADti_3C%20spol.s%20r.o..doc</t>
   </si>
   <si>
-    <t>4M Rožnov spol. s r.o.</t>
+    <t>4 M Rožnov spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/4m_roznov-rozhrani_13_06_2011.pdf</t>
   </si>
   <si>
-    <t>https://www.4mroznov.cz/download/Rozhrani.pdf</t>
+    <t>http://www.4mroznov.cz/index_htm_files/Rozhrani.pdf</t>
   </si>
   <si>
     <t>4USERS s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/4users-rozhrani_30_11_2011.pdf</t>
   </si>
   <si>
     <t>http://www.4users.cz/typy-rozhrani-site.pdf</t>
   </si>
   <si>
     <t>5T-NET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/5t-net-rozhrani_11_10_2012.pdf</t>
   </si>
   <si>
     <t>http://www.5t-net.cz/CTU_rozhrani_5T-NET_web.pdf</t>
   </si>
   <si>
     <t>7Data CZ, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/7data_cz-rozhrani_03_03_2014.pdf</t>
   </si>
@@ -122,51 +122,51 @@
   <si>
     <t>A Z Z O s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/azzo_rozhrani_01_02_2013.pdf</t>
   </si>
   <si>
     <t>http://www.azzo.cz/specifikace.pdf</t>
   </si>
   <si>
     <t>A.P.S.A. spol. s r. o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/apsa-rozhrani_17_03_2010.pdf</t>
   </si>
   <si>
     <t>http://www.apsa.cz/go/default.asp?id=2&amp;sh=sluzby</t>
   </si>
   <si>
     <t>ABAK, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abak-rozhrani_11_03_2011.pdf</t>
   </si>
   <si>
-    <t>https://ujezd.net/sites/default/files/content/files/technicka_specifikace_rozhrani_ujezd.net_.pdf</t>
+    <t>http://ujezd.net/data/Technicka_specifikace_rozhrani_UJEZD.net.pdf</t>
   </si>
   <si>
     <t>ABC NET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abc_net-rozhrani_09_10_2018.pdf</t>
   </si>
   <si>
     <t>http://docs.wixstatic.com/ugd/638043_59ce38eff42645fa853335c9a3533c2c.pdf</t>
   </si>
   <si>
     <t>ABK Reality s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abk_reality-rozhrani_27_04_2016.pdf</t>
   </si>
   <si>
     <t>http://abknet.cz/Podporovana_rozhrani_ABKnet.pdf</t>
   </si>
   <si>
     <t>ABLE agency, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/able_agency-rozhrani_26_02_2014.pdf</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>ABOTUS s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rosada-rozhrani_24_10_2017.pdf</t>
   </si>
   <si>
     <t>http://rosada.web2001.cz/rozhrani-rosada.pdf</t>
   </si>
   <si>
     <t>ACON, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/acon-rozhrani_24_10_2018.pdf</t>
   </si>
   <si>
     <t>http://www.harfa.net/specifikace_rozhrani.pdf</t>
   </si>
   <si>
     <t>ACT Plus s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/act_plus-rozhrani_16_04_2010.pdf</t>
   </si>
   <si>
-    <t>https://www.actplus.cz/pdf/popis_technickych_specifikaci_rozhrani.pdf</t>
+    <t>http://www.actplus.cz/Rozhrani.pdf</t>
   </si>
   <si>
     <t>ADAPTIVITY s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adaptivity-rozhrani_10_09_2012.pdf</t>
   </si>
   <si>
     <t>http://www.adaptivity.cz/files/files/texty/1365422026_typy-rozhrani.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADC Systems s.r.o. </t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adc_systems-rozhrani_29_04_2011.pdf</t>
   </si>
   <si>
     <t>http://www.adc.cz/internet/typy-rozhrani.pdf</t>
   </si>
   <si>
     <t>ADE computer, družstvo</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ade_computer-rozhrani_07_07_2010.pdf</t>
   </si>
@@ -293,60 +293,60 @@
   <si>
     <t>AGONA systems s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/agona-rozhrani_30_12_2012.pdf</t>
   </si>
   <si>
     <t>http://www.holnet.cz/Rozhrani_Agona.pdf</t>
   </si>
   <si>
     <t>AHSystems s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ahsystems-rozhrani_16_11_2018.pdf</t>
   </si>
   <si>
     <t>http://www.ahsystems.eu/pdf/ahs-rozhrani.pdf</t>
   </si>
   <si>
     <t>Air NET DT s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/air_net_dt-rozhrani_18_11_2012.pdf</t>
   </si>
   <si>
-    <t>https://airnetdt.cz/wp-content/uploads/2021/03/airnetdt-pouzita-rozhrani.pdf</t>
+    <t>http://www.airnetdt.cz/pouzitarozhrani.pdf</t>
   </si>
   <si>
     <t>AIRWAYNET a.s.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/airwaynet-rozhrani_15_04_2011.pdf</t>
   </si>
   <si>
-    <t>https://www.airwaynet.cz/data/folders/uverejneni-a-oznameni-aktualnich-typu-rozhrani-verejne-komunikacni-site-f38.pdf</t>
+    <t>http://airwaynet.cz/podpora/</t>
   </si>
   <si>
     <t>AIRWEB, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/airweb-rozhrani_11_11_2010.pdf</t>
   </si>
   <si>
     <t>http://airweb.cz/informace-k-tarifum/67-technicka-specifikace-rozhrani.html</t>
   </si>
   <si>
     <t>aitelogic s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aitelogic-rozhrani_24_09_2017.pdf</t>
   </si>
   <si>
     <t>http://www.kubikcz.com/wp-content/uploads/2017/09/CTU_rozhrani.pdf</t>
   </si>
   <si>
     <t>Alberon Letohrad s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alberon_letohrad-rozhrani_02_02_2011.pdf</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>Alcaserv Czech, a.s.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alcaservczech-rozhrani_10_10_2017.pdf</t>
   </si>
   <si>
     <t>http://www.alcaserv.cz/index.php/cs/typ-rozhrani</t>
   </si>
   <si>
     <t>ALCOMA a.s.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alcoma-rozhrani_26_11_2012.pdf</t>
   </si>
   <si>
     <t>http://www.alcoma.cz/upload/download/Specifikace%20rozhran%C3%AD%20slu%C5%BEeb%20Alcoma%20a%20s%20.pdf</t>
   </si>
   <si>
     <t>Alf servis, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alf_servis-rozhrani_01_09_2010.pdf</t>
   </si>
   <si>
-    <t>https://www.alfservis.cz/pece-podpora/dokumenty/</t>
+    <t>http://www.alfservis.cz/CTU/rozhrani.pdf</t>
   </si>
   <si>
     <t>ALFA `95 BM, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alfa_95_bm-rozhrani_19_02_2016.pdf</t>
   </si>
   <si>
     <t>http://www.alfa95.cz/specifikace_rozhraní.pdf</t>
   </si>
   <si>
     <t>ALFA TELECOM s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alfa_telecom-rozhrani_30_11_2010.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">http://www.alfatelecom.cz/file/alfatelecom_specifikace_rozhrani.pdf </t>
   </si>
   <si>
     <t>ALIONET CITY s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alionet_city-rozhrani_27_04_2016.pdf</t>
   </si>
@@ -455,99 +455,99 @@
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_mnichovice-rozhrani_24-1-2023.pdf</t>
   </si>
   <si>
     <t>Allstar Net Mukařov s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_mukarov-rozhrani_24-1-2023.pdf</t>
   </si>
   <si>
     <t>Allstar Net Praha s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_praha-rozhrani_24-1-2023.pdf</t>
   </si>
   <si>
     <t>Allstar Net Všestary s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_vsestary-rozhrani_24-1-2023.pdf</t>
   </si>
   <si>
     <t>ALPHA StylSoft, s.r.o.</t>
   </si>
   <si>
-    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alpha_stylsoft-rozhrani_20_05_2025.pdf</t>
-[...2 lines deleted...]
-    <t>https://www.stylsoft.cz/pristupova-rozhrani</t>
+    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alpha_stylsoft-rozhrani_02_07_2010.pdf</t>
+  </si>
+  <si>
+    <t>http://www.stylsoft.cz/pristupova-rozhrani.php</t>
   </si>
   <si>
     <t>ALTIS CZ s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/altis_cz-rozhrani_19_01_2015.pdf</t>
   </si>
   <si>
     <t>http://www.stavbyodzakladu.cz/altis_rozhrani_site.pdf</t>
   </si>
   <si>
     <t>Altnet s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/altnet-rozhrani_05_11_2010.pdf</t>
   </si>
   <si>
     <t>http://www.skvely.net/clanekf.php?idcs=457&amp;jmenosouboru=oznameni-paragraf-73-zakona-127-2005.pdf</t>
   </si>
   <si>
     <t>AMC CZ s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/amc_cz-rozhrani_23_06_2014.pdf</t>
   </si>
   <si>
     <t>http://www.nejdek.net/index.php/nastaveni-faq/8-typy-rozhrani-dle-73-odst-8-zakona-c-127-2005-sb</t>
   </si>
   <si>
     <t>AmiCom Teplice s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/amicom_teplice-rozhrani_15_04_2011.pdf</t>
   </si>
   <si>
     <t>http://amicom.cz/oznameni.pdf</t>
   </si>
   <si>
     <t>AmigoNet s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/amigonet-rozhrani_26_10_2010.pdf</t>
   </si>
   <si>
-    <t>http://www.amigonet.cz/povinne-udaje/</t>
+    <t>http://www.amigonet.cz/o-amigonetu/kontakty/</t>
   </si>
   <si>
     <t>Andrýsek Jiří</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_andrysek-rozhrani_15_01_2013.pdf</t>
   </si>
   <si>
     <t>http://www.elektrovyrobna.cz/Upload/Komunikace/ČTÚ_oznámení_rozhraní.pdf</t>
   </si>
   <si>
     <t>Andrýsek Zdeněk</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_andrysek-rozhrani_13_10_2017.pdf</t>
   </si>
   <si>
     <t>http://www.opatnet.cz/files/rozhrani.pdf</t>
   </si>
   <si>
     <t>ANESYS Group, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anesys_group-rozhrani_16_03_2011.pdf</t>
   </si>
@@ -656,87 +656,87 @@
   <si>
     <t>Ardan Taras</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/taras_ardan-rozhrani_27_12_2012.pdf</t>
   </si>
   <si>
     <t>http://www.ardan.cz/ardan/default.asp?id=4&amp;mnu=4</t>
   </si>
   <si>
     <t>ARENIS s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arenis-rozhrani_28_11_2012.pdf</t>
   </si>
   <si>
     <t>http://www.arenis.cz/Rozhrani_ARENIS.pdf</t>
   </si>
   <si>
     <t>ARIT s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arit-rozhrani_16_10_2013.pdf</t>
   </si>
   <si>
-    <t>https://www.arit.cz/wp-content/uploads/Oznameni-o-uverejneni-aktualnich-typu-rozhrani-verejne-komunikacni-site-v2.pdf</t>
+    <t>http://www.arit.cz/uploads/typy_a_specifikace_pouzitych_rozhrani_v_telekomunikacni_siti_16102013.pdf</t>
   </si>
   <si>
     <t>Arivanet s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arivanet_typy_rozhrani_20-8-2020.pdf</t>
   </si>
   <si>
     <t>http://arivanet.cz/uploads/source/typy%20rozhrani%20Arivanet%20s.r.o..pdf</t>
   </si>
   <si>
     <t>AR-NET Services s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ar-net_services-rozhrani_20_12_2012.pdf</t>
   </si>
   <si>
     <t>http://www.ar-net.cz/component/content/article/77-hlavnikategorie/68-hlavni-stranka.html</t>
   </si>
   <si>
     <t>Arsecom služby, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arsecom_sluzby-rozhrani_21_03_2016.pdf</t>
   </si>
   <si>
     <t>http://internet.hermanice.info/rozhrani.pdf</t>
   </si>
   <si>
     <t>Artemis NET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/artemis_net-rozhrani_18_02_2016.pdf</t>
   </si>
   <si>
-    <t>https://artemis-liberec.cz/dokumenty-ke-stazeni/</t>
+    <t>http://www.artemis-liberec.cz/klientska-sekce/dokumenty-ke-stazeni/99-internet-typy-rozhrani.html</t>
   </si>
   <si>
     <t>Árvay Martin</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_arvay-rozhrani_20_03_2012.pdf</t>
   </si>
   <si>
     <t>http://www.czfree-ra.net</t>
   </si>
   <si>
     <t>AS Computers s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/as_computers-rozhrani_14_03_2016.pdf</t>
   </si>
   <si>
     <t>http://www.ascomp.cz/wp-content/uploads/2017/06/datova_rozhrani.pdf</t>
   </si>
   <si>
     <t>Aspectis spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aspectis-rozhrani_16_02_2011.pdf</t>
   </si>
@@ -1109,51 +1109,51 @@
   <si>
     <t>Beran Martin</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_beran-rozhrani_04_12_2011.pdf</t>
   </si>
   <si>
     <t>http://www.wifi-mab.net/dokumenty/CTU_oznameni_specifikace_rozhrani.pdf</t>
   </si>
   <si>
     <t>Bernášek Marek</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_bernasek-rozhrani_02_12_2011.pdf</t>
   </si>
   <si>
     <t>http://www.bhlnet.cz/docs/datova_rozhrani.html</t>
   </si>
   <si>
     <t>BEST - NET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/best-net-rozhrani_03_02_2011.pdf</t>
   </si>
   <si>
-    <t>https://best-net.cz/wp-content/uploads/2025/12/rozhrani.pdf</t>
+    <t>http://www.best-net.cz/pdf/rozhrani.pdf</t>
   </si>
   <si>
     <t>Best4 facility s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/best4_facility-rozhrani_23_03_2017</t>
   </si>
   <si>
     <t>http://best4facility.cz/wp-content/uploads/2017/02/Oznámení-o-typech-rozhraní-pro-připojení.pdf</t>
   </si>
   <si>
     <t>Bezucha Marek</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_bezucha-rozhrani_11_07_2014.pdf</t>
   </si>
   <si>
     <t>http://www.mbsystems.cz/fm/files/dokumenty/CTU.pdf</t>
   </si>
   <si>
     <t>BezvaNET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bezvanet-rozhrani_26_02_2014.pdf</t>
   </si>
@@ -10820,54 +10820,54 @@
   <si>
     <t>http://www.palanet.cz/rozhrani.html</t>
   </si>
   <si>
     <t>Paldus Martin</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_paldus-rozhrani_01_07_2016.pdf</t>
   </si>
   <si>
     <t>http://www.brezhrad.net/pouzivane-rozhrani/</t>
   </si>
   <si>
     <t>Palouš Vlastimil</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_palous-rozhrani_04_09_2011.pdf</t>
   </si>
   <si>
     <t>http://www.gits.cz/specifikace.pdf</t>
   </si>
   <si>
     <t>PAMICO CZECH, s.r.o.</t>
   </si>
   <si>
-    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pamico_czech-rozhrani_17_09_2025.pdf</t>
-[...2 lines deleted...]
-    <t>https://www.pamico-czech.cz/User_Files/files/68b6d34a89f25Specifikace_rozhran%C3%AD_PAMICO_CZECH_20250901.pdf</t>
+    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pamico_czech-rozhrani_14_02_2011.pdf</t>
+  </si>
+  <si>
+    <t>http://www.pamico-czech.cz/doc/specifikace_rozhrani_PAMICO-CZECH.pdf</t>
   </si>
   <si>
     <t>Panacom Group s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/panacom_group-rozhrani_27_12_2010.pdf</t>
   </si>
   <si>
     <t>http://www.panacom.cz/marvin/rozhrani.pdf</t>
   </si>
   <si>
     <t>Paulík Josef</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_paulik-rozhrani_22_06_2011.pdf</t>
   </si>
   <si>
     <t>PAVEL KRČÁL</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_krcal-rozhrani_10_06_2019.pdf</t>
   </si>
   <si>
     <t>https://nase-telka.webnode.cz/typy-pripojovacich-rozhrani-pro-zakazniky/?fbclid=IwAR27GSa1qbsWw45uTnprCBI7l5gHXmM58G_DjJP5UQFPz4PWJThmJraU4I4</t>
   </si>
@@ -11060,54 +11060,54 @@
   <si>
     <t>http://www.interdata.cz/dokumenty/rozhrani.pdf</t>
   </si>
   <si>
     <t>PH, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ph-rozhrani_31_12_2012.pdf</t>
   </si>
   <si>
     <t>http://www.ph-network.eu/telekomunikacni-sluzby</t>
   </si>
   <si>
     <t>Philipp Roman</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_philipp-rozhrani_12_02_2014.pdf</t>
   </si>
   <si>
     <t>http://rpinet.cz/wp-content/uploads/2014/02/rozhrani.pdf</t>
   </si>
   <si>
     <t>PilsFree servis, s. r. o.</t>
   </si>
   <si>
-    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pilsfree_servis-rozhrani_14_01_2014.pdf</t>
-[...2 lines deleted...]
-    <t>http://www.pilsfree.net/sit/paterni-sit</t>
+    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pilsfree_servis-rozhrani_07_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.pilsfree-servis.cz/dokumenty/Rozhrani_site_2026.pdf</t>
   </si>
   <si>
     <t>Pína Martin</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_pina-rozhrani_18_09_2014.pdf</t>
   </si>
   <si>
     <t>http://www.hanacke.net/files/specifikace_rozhrani.pdf</t>
   </si>
   <si>
     <t>Pitřincová Marie</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marie_pitrincova-rozhrani_05_03_2013.pdf</t>
   </si>
   <si>
     <t>http://mpitrincova.blogspot.cz/</t>
   </si>
   <si>
     <t>Pitřinec Tomáš</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_pitrinec-rozhrani_05_03_2013.pdf</t>
   </si>
@@ -11369,54 +11369,54 @@
   <si>
     <t>https://unt.cz/pages/x_rozhrani.php</t>
   </si>
   <si>
     <t>Prachař Tomáš</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_prachar-rozhrani_15_01_2016.pdf</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/0B_zIlGr5_9HrY0luMTFMa0RLRGM/view?pref=2&amp;pli=1</t>
   </si>
   <si>
     <t>Prachař Vlastimil</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_prachar-rozhrani_29_11_2011.pdf</t>
   </si>
   <si>
     <t>http://www.auriga.cz/wp-content/uploads/2015/10/dokumenty.pdf</t>
   </si>
   <si>
     <t>Pranet s.r.o.</t>
   </si>
   <si>
-    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pranet-rozhrani_10_04_2025.pdf</t>
-[...2 lines deleted...]
-    <t>https://www.pranet.cz/file/9f2d2194023b399083d1ffe70a25193e/575/Pranet.cz%20-%20Typy%20rozhrani.pdf</t>
+    <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pranet-rozhrani_24_09_2012.pdf</t>
+  </si>
+  <si>
+    <t>https://www.pranet.cz/images/dokumenty/typy_rozhrani_pranet.pdf</t>
   </si>
   <si>
     <t>Pravda Leoš</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_pravda-rozhrani_07_01_2013.pdf</t>
   </si>
   <si>
     <t>http://pcservisnet.webnode.cz/dokumenty-ke-stazeni/</t>
   </si>
   <si>
     <t>Pražská energetika, a.s.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pre-rozhrani_31_05_2017.pdf</t>
   </si>
   <si>
     <t>https://www.pre.cz/cs/profil-spolecnosti/o-nas/informace-ze-zakona/legislativa-ceske-republiky/aktualne-pouzivane-rozhrani/</t>
   </si>
   <si>
     <t>Precioz-soft s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/precioz-soft-rozhrani_18_09_2012.pdf</t>
   </si>
@@ -17006,51 +17006,51 @@
         <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C50" s="2">
         <v>44950</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="2">
-        <v>45797</v>
+        <v>40361</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C52" s="2">
         <v>42023</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>153</v>
@@ -33442,51 +33442,51 @@
         <v>3597</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="0" t="s">
         <v>3598</v>
       </c>
       <c r="B1224" s="0" t="s">
         <v>3599</v>
       </c>
       <c r="C1224" s="2">
         <v>40790</v>
       </c>
       <c r="D1224" s="0" t="s">
         <v>3600</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="0" t="s">
         <v>3601</v>
       </c>
       <c r="B1225" s="0" t="s">
         <v>3602</v>
       </c>
       <c r="C1225" s="2">
-        <v>45917</v>
+        <v>40588</v>
       </c>
       <c r="D1225" s="0" t="s">
         <v>3603</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="0" t="s">
         <v>3604</v>
       </c>
       <c r="B1226" s="0" t="s">
         <v>3605</v>
       </c>
       <c r="C1226" s="2">
         <v>40539</v>
       </c>
       <c r="D1226" s="0" t="s">
         <v>3606</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="0" t="s">
         <v>3607</v>
       </c>
       <c r="B1227" s="0" t="s">
         <v>3608</v>
@@ -33820,51 +33820,51 @@
         <v>3677</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="0" t="s">
         <v>3678</v>
       </c>
       <c r="B1251" s="0" t="s">
         <v>3679</v>
       </c>
       <c r="C1251" s="2">
         <v>41682</v>
       </c>
       <c r="D1251" s="0" t="s">
         <v>3680</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="0" t="s">
         <v>3681</v>
       </c>
       <c r="B1252" s="0" t="s">
         <v>3682</v>
       </c>
       <c r="C1252" s="2">
-        <v>41653</v>
+        <v>46119</v>
       </c>
       <c r="D1252" s="0" t="s">
         <v>3683</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="0" t="s">
         <v>3684</v>
       </c>
       <c r="B1253" s="0" t="s">
         <v>3685</v>
       </c>
       <c r="C1253" s="2">
         <v>41900</v>
       </c>
       <c r="D1253" s="0" t="s">
         <v>3686</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="0" t="s">
         <v>3687</v>
       </c>
       <c r="B1254" s="0" t="s">
         <v>3688</v>
@@ -34324,51 +34324,51 @@
         <v>3780</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="0" t="s">
         <v>3781</v>
       </c>
       <c r="B1287" s="0" t="s">
         <v>3782</v>
       </c>
       <c r="C1287" s="2">
         <v>40876</v>
       </c>
       <c r="D1287" s="0" t="s">
         <v>3783</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="0" t="s">
         <v>3784</v>
       </c>
       <c r="B1288" s="0" t="s">
         <v>3785</v>
       </c>
       <c r="C1288" s="2">
-        <v>45757</v>
+        <v>41028</v>
       </c>
       <c r="D1288" s="0" t="s">
         <v>3786</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="0" t="s">
         <v>3787</v>
       </c>
       <c r="B1289" s="0" t="s">
         <v>3788</v>
       </c>
       <c r="C1289" s="2">
         <v>41281</v>
       </c>
       <c r="D1289" s="0" t="s">
         <v>3789</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="0" t="s">
         <v>3790</v>
       </c>
       <c r="B1290" s="0" t="s">
         <v>3791</v>