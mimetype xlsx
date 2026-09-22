--- v2 (2026-08-11)
+++ v3 (2026-09-22)
@@ -1,41692 +1,36253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...15912 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
+    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="1"/>
-[...2 lines deleted...]
-      <u val="none"/>
+      <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF700"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
-[...8 lines deleted...]
-    </xf>
+  <cellXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...289 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D1808"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:4">
-[...20 lines deleted...]
-      <c r="C2" s="2">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Podnikatel</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OznameneTypyRozhrani</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DatumOznameni</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OznamenaInternetovaAdresa</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2 connect a.s.</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/2_connect-rozhrani_07_10_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C2" s="3">
         <v>41919</v>
       </c>
-      <c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C3" s="2">
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.2connect.cz/data/2C-TYPY%20ROZHRAN%C3%8D.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22 NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/22_net-rozhrani_08_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C3" s="3">
         <v>43381</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C4" s="2">
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://22net.cz/files/4315/3902/3615/22_NET_typy_rozhrani..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2ALL.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/2all_cz-rozhrani_29_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C4" s="3">
         <v>43402</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C5" s="2">
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.2all.cz/files/podporovana-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3C spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/3c-rozhrani_04_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C5" s="3">
         <v>40302</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C6" s="2">
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://files.3cspolecnost.webnode.cz/200000000-ac3adad34c/%C4%8CTU_oznameni_specifikace%20rozhran%C3%AD%20v%20telek.s%C3%ADti_3C%20spol.s%20r.o..doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4 M Rožnov spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/4m_roznov-rozhrani_13_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C6" s="3">
         <v>40707</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C7" s="2">
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.4mroznov.cz/index_htm_files/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4USERS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/4users-rozhrani_30_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C7" s="3">
         <v>40877</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="2">
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.4users.cz/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5T-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/5t-net-rozhrani_11_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C8" s="3">
         <v>41193</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C9" s="2">
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.5t-net.cz/CTU_rozhrani_5T-NET_web.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7Data CZ, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/7data_cz-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C9" s="3">
         <v>41701</v>
       </c>
-      <c r="D9" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C10" s="2">
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://7data.eu/files/Specifikace_rozhrani_7Data_CZ_sro_R0.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">A Z Z O s.r.o.</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/azzo_rozhrani_01_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C10" s="3">
         <v>41306</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C11" s="2">
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.azzo.cz/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">A.P.S.A. spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/apsa-rozhrani_17_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C11" s="3">
         <v>40254</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C12" s="2">
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.apsa.cz/go/default.asp?id=2&amp;sh=sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ABAK, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abak-rozhrani_11_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C12" s="3">
         <v>40613</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C13" s="2">
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ujezd.net/data/Technicka_specifikace_rozhrani_UJEZD.net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ABC NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abc_net-rozhrani_09_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C13" s="3">
         <v>43382</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C14" s="2">
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://docs.wixstatic.com/ugd/638043_59ce38eff42645fa853335c9a3533c2c.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ABK Reality s.r.o.</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abk_reality-rozhrani_27_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C14" s="3">
         <v>42487</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C15" s="2">
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://abknet.cz/Podporovana_rozhrani_ABKnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ABLE agency, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/able_agency-rozhrani_26_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C15" s="3">
         <v>41696</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C16" s="2">
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://download.ada-net.cz/rozhranni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ABM MORAVA ,s.r.o.</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abm_morava-rozhrani_23_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C16" s="3">
         <v>40291</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C17" s="2">
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.abmmorava.cz/pipojeni/specifikace</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AB-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ab-net-rozhrani_26_5_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C17" s="3">
         <v>40324</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C18" s="2">
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ab-net.cz/soubory/ab-net_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ABOTUS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rosada-rozhrani_24_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C18" s="3">
         <v>43032</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C19" s="2">
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rosada.web2001.cz/rozhrani-rosada.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ACON, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/acon-rozhrani_24_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C19" s="3">
         <v>43397</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C20" s="2">
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.harfa.net/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ACT Plus s.r.o.</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/act_plus-rozhrani_16_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C20" s="3">
         <v>40284</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C21" s="2">
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.actplus.cz/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ADAPTIVITY s.r.o.</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adaptivity-rozhrani_10_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C21" s="3">
         <v>41162</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C22" s="2">
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.adaptivity.cz/files/files/texty/1365422026_typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ADC Systems s.r.o. </t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adc_systems-rozhrani_29_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C22" s="3">
         <v>40662</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C23" s="2">
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.adc.cz/internet/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ADE computer, družstvo</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ade_computer-rozhrani_07_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C23" s="3">
         <v>40366</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C24" s="2">
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.adecomputer.cz/sites/default/files/files/typy%20rozhrani_rozhr_i_1_1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ADV Computers s.r.o.</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adv_computers-rozhrani_17_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C24" s="3">
         <v>40254</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C25" s="2">
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.adv.cz/typyrozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Advanced Telecom Services, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ats-rozhrani_27_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C25" s="3">
         <v>42487</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C26" s="2">
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://atspraha.cz/tmp/ATS_27635007_TS_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AFNetwork s.r.o.</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/afnetwork-rozhrani_18_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C26" s="3">
         <v>42692</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C27" s="2">
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.24afp.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aftertime, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aftertime-rozhrani_23_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C27" s="3">
         <v>40535</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C28" s="2">
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.aftertime.cz/images/stories/popis_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AGINET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aginet-rozhrani_05_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C28" s="3">
         <v>41310</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C29" s="2">
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.aginet.cz/down/ctu-specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AGONA systems s.r.o.</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/agona-rozhrani_30_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C29" s="3">
         <v>41273</v>
       </c>
-      <c r="D29" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C30" s="2">
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.holnet.cz/Rozhrani_Agona.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AHSystems s.r.o.</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ahsystems-rozhrani_16_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C30" s="3">
         <v>43420</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C31" s="2">
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ahsystems.eu/pdf/ahs-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Air NET DT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/air_net_dt-rozhrani_18_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C31" s="3">
         <v>41231</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C32" s="2">
+      <c r="D31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.airnetdt.cz/pouzitarozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AIRWAYNET a.s.</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/airwaynet-rozhrani_15_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C32" s="3">
         <v>40648</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C33" s="2">
+      <c r="D32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://airwaynet.cz/podpora/</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AIRWEB, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/airweb-rozhrani_11_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C33" s="3">
         <v>40493</v>
       </c>
-      <c r="D33" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C34" s="2">
+      <c r="D33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://airweb.cz/informace-k-tarifum/67-technicka-specifikace-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">aitelogic s.r.o.</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aitelogic-rozhrani_24_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C34" s="3">
         <v>43002</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C35" s="2">
+      <c r="D34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kubikcz.com/wp-content/uploads/2017/09/CTU_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alberon Letohrad s.r.o.</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alberon_letohrad-rozhrani_02_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C35" s="3">
         <v>40576</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C36" s="2">
+      <c r="D35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alberon.cz/soubory/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Albronix s.r.o.</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/albronix-rozhrani_03_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C36" s="3">
         <v>41642</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C37" s="2">
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://isp.albronix.cz/docs/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alcaserv Czech, a.s.</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alcaservczech-rozhrani_10_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C37" s="3">
         <v>43018</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C38" s="2">
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alcaserv.cz/index.php/cs/typ-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALCOMA a.s.</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alcoma-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C38" s="3">
         <v>41239</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C39" s="2">
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alcoma.cz/upload/download/Specifikace%20rozhran%C3%AD%20slu%C5%BEeb%20Alcoma%20a%20s%20.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alf servis, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alf_servis-rozhrani_01_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C39" s="3">
         <v>40422</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C40" s="2">
+      <c r="D39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alfservis.cz/CTU/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALFA `95 BM, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alfa_95_bm-rozhrani_19_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C40" s="3">
         <v>42419</v>
       </c>
-      <c r="D40" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C41" s="2">
+      <c r="D40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alfa95.cz/specifikace_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALFA TELECOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alfa_telecom-rozhrani_30_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C41" s="3">
         <v>40512</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C42" s="2">
+      <c r="D41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alfatelecom.cz/file/alfatelecom_specifikace_rozhrani.pdf </t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALIONET CITY s.r.o.</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alionet_city-rozhrani_27_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C42" s="3">
         <v>42487</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C43" s="2">
+      <c r="D42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alionet.cz/CTUoznameni-alionet-city.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALIONET CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alionet_cz-oznameni_28_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C43" s="3">
         <v>40357</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C44" s="2">
+      <c r="D43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alionet.cz/CTUoznameni.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALL4NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/all4net-rozhrani_10_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C44" s="3">
         <v>40492</v>
       </c>
-      <c r="D44" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C45" s="2">
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.all4net.cz/documents/oznameniRozhraniCTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Allstar Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet-rozhrani_24-1-2023.pdf</t>
+        </is>
+      </c>
+      <c r="C45" s="3">
         <v>44950</v>
       </c>
-      <c r="D45" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C46" s="2">
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.allstarnet.cz/wp-content/uploads/2021/03/AllstarNet-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Allstar Net Mirošovice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_mirosovice-rozhrani_24_1_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C46" s="3">
         <v>44950</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C47" s="2">
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.allstarnet.cz/wp-content/uploads/2021/03/AllstarNet-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Allstar Net Mnichovice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_mnichovice-rozhrani_24-1-2023.pdf</t>
+        </is>
+      </c>
+      <c r="C47" s="3">
         <v>44950</v>
       </c>
-      <c r="D47" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C48" s="2">
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.allstarnet.cz/wp-content/uploads/2021/03/AllstarNet-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Allstar Net Mukařov s.r.o.</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_mukarov-rozhrani_24-1-2023.pdf</t>
+        </is>
+      </c>
+      <c r="C48" s="3">
         <v>44950</v>
       </c>
-      <c r="D48" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C49" s="2">
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.allstarnet.cz/wp-content/uploads/2021/03/AllstarNet-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Allstar Net Praha s.r.o.</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_praha-rozhrani_24-1-2023.pdf</t>
+        </is>
+      </c>
+      <c r="C49" s="3">
         <v>44950</v>
       </c>
-      <c r="D49" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C50" s="2">
+      <c r="D49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.allstarnet.cz/wp-content/uploads/2021/03/AllstarNet-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Allstar Net Všestary s.r.o.</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/allstarnet_vsestary-rozhrani_24-1-2023.pdf</t>
+        </is>
+      </c>
+      <c r="C50" s="3">
         <v>44950</v>
       </c>
-      <c r="D50" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C51" s="2">
+      <c r="D50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.allstarnet.cz/wp-content/uploads/2021/03/AllstarNet-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALPHA StylSoft, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alpha_stylsoft-rozhrani_02_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C51" s="3">
         <v>40361</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C52" s="2">
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.stylsoft.cz/pristupova-rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALTIS CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/altis_cz-rozhrani_19_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C52" s="3">
         <v>42023</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C53" s="2">
+      <c r="D52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.stavbyodzakladu.cz/altis_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Altnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/altnet-rozhrani_05_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C53" s="3">
         <v>40487</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C54" s="2">
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skvely.net/clanekf.php?idcs=457&amp;jmenosouboru=oznameni-paragraf-73-zakona-127-2005.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AMC CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/amc_cz-rozhrani_23_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C54" s="3">
         <v>41813</v>
       </c>
-      <c r="D54" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C55" s="2">
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nejdek.net/index.php/nastaveni-faq/8-typy-rozhrani-dle-73-odst-8-zakona-c-127-2005-sb</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AmiCom Teplice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/amicom_teplice-rozhrani_15_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C55" s="3">
         <v>40648</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C56" s="2">
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://amicom.cz/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AmigoNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/amigonet-rozhrani_26_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C56" s="3">
         <v>40477</v>
       </c>
-      <c r="D56" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C57" s="2">
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.amigonet.cz/o-amigonetu/kontakty/</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andrýsek Jiří</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_andrysek-rozhrani_15_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C57" s="3">
         <v>41289</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C58" s="2">
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elektrovyrobna.cz/Upload/Komunikace/ČTÚ_oznámení_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Andrýsek Zdeněk</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_andrysek-rozhrani_13_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C58" s="3">
         <v>43021</v>
       </c>
-      <c r="D58" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C59" s="2">
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.opatnet.cz/files/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANESYS Group, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anesys_group-rozhrani_16_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C59" s="3">
         <v>40618</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C60" s="2">
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.anesys.cz/docs/ANESYS_Group_sro_rozhrani_14032011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">a-net Liberec s.r.o.</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/a-net-rozhrani_28_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C60" s="3">
         <v>40752</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C61" s="2">
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.anetliberec.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANETIS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anetis-rozhrani_26_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C61" s="3">
         <v>41696</v>
       </c>
-      <c r="D61" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C62" s="2">
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.anetis.net/down/vop/Typy_Rohzrani_Anetis_web.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANETVM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anetvm-rozhrani_18_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C62" s="3">
         <v>42418</v>
       </c>
-      <c r="D62" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C63" s="2">
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.anetvm.cz/images/stories/Ke-stazeni/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANEX art, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anex_art-rozhrani_02_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C63" s="3">
         <v>40331</v>
       </c>
-      <c r="D63" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C64" s="2">
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.anex.cz/wp-content/themes/techland-10/images/Oznameni_CTU_typy_rozhrani_ANEX%20art.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AP sobol - internet connectivity s.r.o.</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ap_sobol_rozhrani_15-7-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C64" s="3">
         <v>44027</v>
       </c>
-      <c r="D64" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C65" s="2">
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://apsobol.com/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">APEX Computer, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/apex-rozhrani_02_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C65" s="3">
         <v>41366</v>
       </c>
-      <c r="D65" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C66" s="2">
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> http://www.apexcomputer.cz/index.php/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AQUA, a.s.</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aqua-rozhrani_28_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C66" s="3">
         <v>40630</v>
       </c>
-      <c r="D66" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C67" s="2">
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.moravanet.cz/doc/ospolecnosti/specifikace_rozhrani-aqua.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arakis, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arakis-typy_rozhrani_23_1_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C67" s="3">
         <v>44949</v>
       </c>
-      <c r="D67" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C68" s="2">
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.arakis.cz/download/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arakis &amp; Belleville, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arakis_belleville-rozhrani_31_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C68" s="3">
         <v>41213</v>
       </c>
-      <c r="D68" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C69" s="2">
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.arakis.cz/data/files/Typy-a-specifikace-pouzitych-rozhrani-arakis.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARANEA TECHNOLOGY a.s.</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vydis-rozhrani_28_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C69" s="3">
         <v>41302</v>
       </c>
-      <c r="D69" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C70" s="2">
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vydis.cz/data/certifikaty/ČTU_Oznámení%20o%20rozhraní_VYDIS.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARAXON s.r.o.</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/araxon-rozhrani_17_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C70" s="3">
         <v>41199</v>
       </c>
-      <c r="D70" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C71" s="2">
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.araxon.cz/images/stories/ARAXON_Oznmen_o_typech_rozhran_pro_pipojen_k_veejn_komunikan_sti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ardan Taras</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/taras_ardan-rozhrani_27_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C71" s="3">
         <v>41270</v>
       </c>
-      <c r="D71" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C72" s="2">
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ardan.cz/ardan/default.asp?id=4&amp;mnu=4</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARENIS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arenis-rozhrani_28_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C72" s="3">
         <v>41241</v>
       </c>
-      <c r="D72" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C73" s="2">
+      <c r="D72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.arenis.cz/Rozhrani_ARENIS.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARIT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arit-rozhrani_16_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C73" s="3">
         <v>41563</v>
       </c>
-      <c r="D73" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C74" s="2">
+      <c r="D73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.arit.cz/uploads/typy_a_specifikace_pouzitych_rozhrani_v_telekomunikacni_siti_16102013.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arivanet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arivanet_typy_rozhrani_20-8-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C74" s="3">
         <v>44063</v>
       </c>
-      <c r="D74" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C75" s="2">
+      <c r="D74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://arivanet.cz/uploads/source/typy%20rozhrani%20Arivanet%20s.r.o..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AR-NET Services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ar-net_services-rozhrani_20_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C75" s="3">
         <v>41263</v>
       </c>
-      <c r="D75" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C76" s="2">
+      <c r="D75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ar-net.cz/component/content/article/77-hlavnikategorie/68-hlavni-stranka.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arsecom služby, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/arsecom_sluzby-rozhrani_21_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C76" s="3">
         <v>42450</v>
       </c>
-      <c r="D76" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C77" s="2">
+      <c r="D76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.hermanice.info/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Artemis NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/artemis_net-rozhrani_18_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C77" s="3">
         <v>42418</v>
       </c>
-      <c r="D77" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C78" s="2">
+      <c r="D77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.artemis-liberec.cz/klientska-sekce/dokumenty-ke-stazeni/99-internet-typy-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Árvay Martin</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_arvay-rozhrani_20_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C78" s="3">
         <v>40988</v>
       </c>
-      <c r="D78" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C79" s="2">
+      <c r="D78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.czfree-ra.net</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AS Computers s.r.o.</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/as_computers-rozhrani_14_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C79" s="3">
         <v>42443</v>
       </c>
-      <c r="D79" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C80" s="2">
+      <c r="D79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ascomp.cz/wp-content/uploads/2017/06/datova_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aspectis spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aspectis-rozhrani_16_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C80" s="3">
         <v>40590</v>
       </c>
-      <c r="D80" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C81" s="2">
+      <c r="D80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.aspectis.cz/?page_id=11</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aston com s.r.o.</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/aston_com-rozhrani_18_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C81" s="3">
         <v>41688</v>
       </c>
-      <c r="D81" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C82" s="2">
+      <c r="D81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.astoncom.cz/dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ATESA, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/atesa-rozhrani_24_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C82" s="3">
         <v>40506</v>
       </c>
-      <c r="D82" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C83" s="2">
+      <c r="D82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.atesa.cz/downloads/Atesa-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ATL Obchodní s.r.o.</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/atl_obchodni-rozhrani_30_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C83" s="3">
         <v>40481</v>
       </c>
-      <c r="D83" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C84" s="2">
+      <c r="D83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.atlelektro.cz/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ATS - elektronic, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ats-electronic-rozhrani_20_05_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C84" s="3">
         <v>41779</v>
       </c>
-      <c r="D84" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C85" s="2">
+      <c r="D84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sat-ats.cz/download/Rozhrani_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Atyp 33 Gota s.r.o.</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/atyp33gota-rozhrani_07_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C85" s="3">
         <v>40640</v>
       </c>
-      <c r="D85" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C86" s="2">
+      <c r="D85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wirenet.cz/files/technologies.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aubrecht Petr</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_aubrecht-rozhrani_27_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C86" s="3">
         <v>42396</v>
       </c>
-      <c r="D86" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C87" s="2">
+      <c r="D86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.volduchy.cz/files/rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AURIA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/auria-rozhrani_08_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C87" s="3">
         <v>40582</v>
       </c>
-      <c r="D87" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C88" s="2">
+      <c r="D87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.auria-net.cz/internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Automotodrom Brno, a.s.</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/automotodrombrno-rozhrani_27_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C88" s="3">
         <v>41240</v>
       </c>
-      <c r="D88" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C89" s="2">
+      <c r="D88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.automotodrombrno.cz/upload/uloziste/dokumenty/Oznameni127-2005.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVI, družstvo</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/avi_druzstvo-rozhrani_02_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C89" s="3">
         <v>40392</v>
       </c>
-      <c r="D89" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C90" s="2">
+      <c r="D89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.avi.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AVONET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/avonet-rozhrani_04_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C90" s="3">
         <v>40333</v>
       </c>
-      <c r="D90" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C91" s="2">
+      <c r="D90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://avonet.cz/soubory/obchod/dokomenty/podporovana-rozhrani-avonet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZPO Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/azpo_group-rozhrani_06_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C91" s="3">
         <v>42466</v>
       </c>
-      <c r="D91" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C92" s="2">
+      <c r="D91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.azpo.eu/azpo-pripojeni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bábík Internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/babikinternet-rozhrani_01_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C92" s="3">
         <v>41699</v>
       </c>
-      <c r="D92" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C93" s="2">
+      <c r="D92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.babikinternet.cz/navody/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bábík Tomáš</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_babik-rozhrani_19_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C93" s="3">
         <v>40896</v>
       </c>
-      <c r="D93" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C94" s="2">
+      <c r="D93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.babikinternet.cz/navody/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BACKER COMPUTER s.r.o.</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/backer_computer-rozhrani_15_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C94" s="3">
         <v>40374</v>
       </c>
-      <c r="D94" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C95" s="2">
+      <c r="D94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.backer.cz/default.asp?key=71_&amp;lng=cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BAJA Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/baja_group-rozhrani_03_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C95" s="3">
         <v>40546</v>
       </c>
-      <c r="D95" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C96" s="2">
+      <c r="D95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bajanet.cz/pdf/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balázs Jan</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_balazs-rozhrani_02_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C96" s="3">
         <v>40941</v>
       </c>
-      <c r="D96" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C97" s="2">
+      <c r="D96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kajov.net/index.php?clanek=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balla Josef</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_balla-rozhrani_25_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C97" s="3">
         <v>41085</v>
       </c>
-      <c r="D97" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C98" s="2">
+      <c r="D97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.aagneth.cz/download/specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bambuch Jozef</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jozef_bambuch-rozhrani_12_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C98" s="3">
         <v>40889</v>
       </c>
-      <c r="D98" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C99" s="2">
+      <c r="D98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://freewifinet.org/index.php?option=com_content&amp;task=view&amp;id=15&amp;Itemid=29</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bambuch Martin</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_bambuch-rozhrani_08_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C99" s="3">
         <v>43412</v>
       </c>
-      <c r="D99" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C100" s="2">
+      <c r="D99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://freewifinet.org/index.php?option=com_content&amp;task=view&amp;id=15&amp;Itemid=29</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BANETEL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/banetel-rozhrani_09_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C100" s="3">
         <v>41829</v>
       </c>
-      <c r="D100" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C101" s="2">
+      <c r="D100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.banetel.cz/wp-content/uploads/2014/07/Oznámení-ČTÚ-o-komunikačním-rozhraní1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BANOTI spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/banoti-rozhrani_11_05_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C101" s="3">
         <v>43231</v>
       </c>
-      <c r="D101" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C102" s="2">
+      <c r="D101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.banoti.cz/specsiti.txt</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Baran Vít</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vit_baran-rozhrani_21_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C102" s="3">
         <v>40807</v>
       </c>
-      <c r="D102" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C103" s="2">
+      <c r="D102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.baronpc.cz/images/files/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bartanet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bartanet-rozhrani_29_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C103" s="3">
         <v>41211</v>
       </c>
-      <c r="D103" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C104" s="2">
+      <c r="D103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bartanet.cz/docs/typy_a_specifikace_pouzitych_rozhrani_v_telekomunikacni_siti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BartNET Zlín s.r.o.</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bartnet_zlin-rozhrani_25_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C104" s="3">
         <v>42485</v>
       </c>
-      <c r="D104" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C105" s="2">
+      <c r="D104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bartnet.cz/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bartoň Otto</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/otto_barton-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C105" s="3">
         <v>41303</v>
       </c>
-      <c r="D105" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C106" s="2">
+      <c r="D105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://west1.eu/oznameni/Oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bartoň Zdeněk</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_barton-rozhrani_17_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C106" s="3">
         <v>40833</v>
       </c>
-      <c r="D106" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C107" s="2">
+      <c r="D106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://baz.cz/sluzby/pripojeni-k-internetu/ctu2012.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bartoš Vojtěch</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vojtech_bartos-rozhrani_26_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C107" s="3">
         <v>40842</v>
       </c>
-      <c r="D107" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C108" s="2">
+      <c r="D107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet-ostrava-poruba.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Barvínek Josef</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_barvinek-rozhrani_13_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C108" s="3">
         <v>41256</v>
       </c>
-      <c r="D108" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C109" s="2">
+      <c r="D108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://barvinek.eu/oznam_rozhran.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bařinka Jan</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_barinka-rozhrani_12_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C109" s="3">
         <v>41345</v>
       </c>
-      <c r="D109" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C110" s="2">
+      <c r="D109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.racingnet.cz/data/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BECO Link, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/beco_link-rozhrani_27_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C110" s="3">
         <v>41240</v>
       </c>
-      <c r="D110" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C111" s="2">
+      <c r="D110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.becolink.cz/casto-kladene-dotazy-technicke</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bednařík Daniel</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/daniel_bednarik-rozhrani_11_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C111" s="3">
         <v>43019</v>
       </c>
-      <c r="D111" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C112" s="2">
+      <c r="D111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dannet.cz/doc/RozhraniDatovychSluzeb.PDF</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bednařík Michal</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_bednarik-rozhrani_28_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C112" s="3">
         <v>42702</v>
       </c>
-      <c r="D112" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C113" s="2">
+      <c r="D112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bedo-net.cz/soubor/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bednařík Tomáš</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_bednarik-rozhrani_20_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C113" s="3">
         <v>41567</v>
       </c>
-      <c r="D113" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C114" s="2">
+      <c r="D113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cznetfree.cz/doc.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Běhal Jiří</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_behal-rozhrani_25_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C114" s="3">
         <v>41330</v>
       </c>
-      <c r="D114" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C115" s="2">
+      <c r="D114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://files.jiribehal.cz/200000021-479f148990/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bělina Roman</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_belina-rozhrani_14_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C115" s="3">
         <v>41257</v>
       </c>
-      <c r="D115" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C116" s="2">
+      <c r="D115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wimaxhorice.cz/static/files/typy_a_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BELLCOM Telekomunikace s.r.o.</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bellcom-rozhrani_08_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C116" s="3">
         <v>40367</v>
       </c>
-      <c r="D116" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C117" s="2">
+      <c r="D116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bellcom.cz/index.php?page=pouzite-technologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bendl Martin</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_bendl-rozhrani_16_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C117" s="3">
         <v>40863</v>
       </c>
-      <c r="D117" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C118" s="2">
+      <c r="D117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ikostomlaty.cz/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beneš Daniel</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dbenes-rozhrani_29_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C118" s="3">
         <v>41242</v>
       </c>
-      <c r="D118" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C119" s="2">
+      <c r="D118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dbenes.cz/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beneš Jan</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_benes-rozhrani_21_10_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C119" s="3">
         <v>41933</v>
       </c>
-      <c r="D119" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C120" s="2">
+      <c r="D119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.burenice.cz/rozhran%C3%AD%20jan%20benes.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beneš Jiří</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_benes-rozhrani_24_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C120" s="3">
         <v>42514</v>
       </c>
-      <c r="D120" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C121" s="2">
+      <c r="D120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://drive.google.com/file/d/0B6b7rkF_IpxjLWN6TlduZi14Vnc/view?pref=2&amp;pli=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beneš Petr</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_benes-rozhrani_30_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C121" s="3">
         <v>40693</v>
       </c>
-      <c r="D121" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C122" s="2">
+      <c r="D121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hsp.cz/index.php/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beran Martin</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_beran-rozhrani_04_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C122" s="3">
         <v>40881</v>
       </c>
-      <c r="D122" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C123" s="2">
+      <c r="D122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifi-mab.net/dokumenty/CTU_oznameni_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bernášek Marek</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_bernasek-rozhrani_02_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C123" s="3">
         <v>40879</v>
       </c>
-      <c r="D123" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C124" s="2">
+      <c r="D123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bhlnet.cz/docs/datova_rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BEST - NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/best-net-rozhrani_03_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C124" s="3">
         <v>40577</v>
       </c>
-      <c r="D124" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C125" s="2">
+      <c r="D124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.best-net.cz/pdf/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Best4 facility s.r.o.</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/best4_facility-rozhrani_23_03_2017</t>
+        </is>
+      </c>
+      <c r="C125" s="3">
         <v>42817</v>
       </c>
-      <c r="D125" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C126" s="2">
+      <c r="D125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://best4facility.cz/wp-content/uploads/2017/02/Oznámení-o-typech-rozhraní-pro-připojení.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bezucha Marek</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_bezucha-rozhrani_11_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C126" s="3">
         <v>41831</v>
       </c>
-      <c r="D126" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C127" s="2">
+      <c r="D126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mbsystems.cz/fm/files/dokumenty/CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BezvaNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bezvanet-rozhrani_26_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C127" s="3">
         <v>41696</v>
       </c>
-      <c r="D127" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C128" s="2">
+      <c r="D127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezvanet.cz/cenik</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BFB v.o.s. Cheb</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bfb-rozhrani_01_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C128" s="3">
         <v>41275</v>
       </c>
-      <c r="D128" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C129" s="2">
+      <c r="D128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chebnet.cz/kontakty/</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BH TEL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bh_tel-rozhrani_09_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C129" s="3">
         <v>41648</v>
       </c>
-      <c r="D129" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C130" s="2">
+      <c r="D129" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> http://www.bhtel.cz/index_soubory/bezdrat.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bílý Vladimír</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_bily-rozhrani_16_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C130" s="3">
         <v>42051</v>
       </c>
-      <c r="D130" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C131" s="2">
+      <c r="D130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.antenybily.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BITBAJT.cz NETYX, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bitbajt_netyx-rozhrani_11_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C131" s="3">
         <v>42562</v>
       </c>
-      <c r="D131" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C132" s="2">
+      <c r="D131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netyx.cz/podpora.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BITEO s.r.o.</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/biteo-rozhrani_01_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C132" s="3">
         <v>42401</v>
       </c>
-      <c r="D132" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C133" s="2">
+      <c r="D132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.leharo.net/dokumenty-ke-stazeni/BITEO_OznameniRozhraniDleZEK_20160129.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bláha Martin</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_blaha-rozhrani_29_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C133" s="3">
         <v>40968</v>
       </c>
-      <c r="D133" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C134" s="2">
+      <c r="D133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dokumenty.beharovice.net/download/oznameni_mb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Blahuta Radovan</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radovan_blahuta-rozhrani_28_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C134" s="3">
         <v>43432</v>
       </c>
-      <c r="D134" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C135" s="2">
+      <c r="D134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://blahonet.cz/data/Radovan_Blahuta_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Blažek Jan</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_blazek-rozhrani_01_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C135" s="3">
         <v>40787</v>
       </c>
-      <c r="D135" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C136" s="2">
+      <c r="D135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bmb-green.cz/bmb-kabelova-televize/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BlučinaNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/blucinanet-rozhrani_25_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C136" s="3">
         <v>41815</v>
       </c>
-      <c r="D136" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C137" s="2">
+      <c r="D136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.profiinternet.cz/wp-content/uploads/2014/06/datova-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Blue Bridge, Most s.r.o.</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/blue_bridge_most-rozhrani_11_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C137" s="3">
         <v>40644</v>
       </c>
-      <c r="D137" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C138" s="2">
+      <c r="D137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bluebridge.cz/BB/SpecifikaceRozhrani-proCTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BMB-Green s.r.o.</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bmb-green-rozhrani_01_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C138" s="3">
         <v>40787</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C139" s="2">
+      <c r="D138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bmb-green.cz/bmb-kabelova-televize/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BNET Business, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bnet_business-rozhrani_22_03_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C139" s="3">
         <v>43181</v>
       </c>
-      <c r="D139" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C140" s="2">
+      <c r="D139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bnet-internet.cz/uploads/dokumenty/typy_rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BNET Internet 2, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bnet_internet_2-rozhrani_01_04_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C140" s="3">
         <v>43556</v>
       </c>
-      <c r="D140" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C141" s="2">
+      <c r="D140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bnet-internet.cz/smluvni-dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BNET Internet 3, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bnet_internet3_rozhrani_08-09-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C141" s="3">
         <v>44082</v>
       </c>
-      <c r="D141" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C142" s="2">
+      <c r="D141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bnet-internet.cz/files/doc/legislativa/b3/ctu-typy-rozhrani-b3.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BNET Internet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bnet_internet-rozhrani_24_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C142" s="3">
         <v>43002</v>
       </c>
-      <c r="D142" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C143" s="2">
+      <c r="D142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bnet-internet.cz/smluvni-dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bobrik Pavel</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_bobrik-rozhrani_28_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C143" s="3">
         <v>40875</v>
       </c>
-      <c r="D143" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C144" s="2">
+      <c r="D143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.kbnet.cz/files/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bohadlo Libor</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_bohadlo-rozhrani_27_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C144" s="3">
         <v>41270</v>
       </c>
-      <c r="D144" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C145" s="2">
+      <c r="D144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.broum.net/sluzby/</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bohemia Net Provider s.r.o.</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bohemia_net_provider-rozhrani_20_02_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C145" s="3">
         <v>43151</v>
       </c>
-      <c r="D145" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C146" s="2">
+      <c r="D145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bohemia-net.eu/document/bohemia-net-ctu.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Böhm Lubomír</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lubomir_bohm-rozhrani_17_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C146" s="3">
         <v>41169</v>
       </c>
-      <c r="D146" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C147" s="2">
+      <c r="D146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://net.dlcomp.cz/Datove-Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bohniat Ondřej</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_bohniat-rozhrani_30_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C147" s="3">
         <v>40938</v>
       </c>
-      <c r="D147" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C148" s="2">
+      <c r="D147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.yellowpoint.cz/wp-content/uploads/2016/01/rozhraní-veřejné-komunikační-sítě-Bohniat.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bohušík Pavel</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_bohusik-rozhrani_17_08_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C148" s="3">
         <v>42599</v>
       </c>
-      <c r="D148" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C149" s="2">
+      <c r="D148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.arivanet.cz/uploads/source/typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BOK*Net, o.s.</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/boknet-rozhrani_17_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C149" s="3">
         <v>41687</v>
       </c>
-      <c r="D149" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C150" s="2">
+      <c r="D149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.boknet.cz/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Boltík Petr</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_boltik-rozhrani_18_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C150" s="3">
         <v>41170</v>
       </c>
-      <c r="D150" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C151" s="2">
+      <c r="D150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.precioz.net/sites/default/files/Petr_Boltik.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Boltík Petr, Ing.</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ing_petr_boltik-rozhrani_18_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C151" s="3">
         <v>41170</v>
       </c>
-      <c r="D151" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C152" s="2">
+      <c r="D151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.precioz.net/sites/default/files/Ing_Petr_Boltik.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BONET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bonet-rozhrani_19_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C152" s="3">
         <v>40652</v>
       </c>
-      <c r="D152" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C153" s="2">
+      <c r="D152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bonet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BOSSNet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bossnet-rozhrani_11_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C153" s="3">
         <v>42654</v>
       </c>
-      <c r="D153" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C154" s="2">
+      <c r="D153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bossnet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bouček Radek</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_boucek-rozhrani_17_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C154" s="3">
         <v>42080</v>
       </c>
-      <c r="D154" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C155" s="2">
+      <c r="D154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ntb-lcd.cz/files/cturozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Boura Bohumil</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bohumil_boura-rozhrani_01_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C155" s="3">
         <v>41306</v>
       </c>
-      <c r="D155" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C156" s="2">
+      <c r="D155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.galance.net/Galance_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brabec Jiří</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_brabec-rozhrani_14_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C156" s="3">
         <v>40830</v>
       </c>
-      <c r="D156" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C157" s="2">
+      <c r="D156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jimi-ul.cz/Jimi_net/index.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BRASSICA,spol.s r.o.</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/brassica-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C157" s="3">
         <v>41276</v>
       </c>
-      <c r="D157" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C158" s="2">
+      <c r="D157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.og.cz/wp-content/uploads/2013/01/OGS_specifikace_rozhrani_komplet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brátová Věra</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vera_bratova-rozhrani_08_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C158" s="3">
         <v>40947</v>
       </c>
-      <c r="D158" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C159" s="2">
+      <c r="D158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lbnet.cz/ostatni/oznameni-typu-rozhrani/oznameni_telekomunikacni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BRAVONET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bravonet-rozhrani_24_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C159" s="3">
         <v>40598</v>
       </c>
-      <c r="D159" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C160" s="2">
+      <c r="D159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bravonet.cz/data/iface_types_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BrazdimNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/brazdimnet-rozhrani_02_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C160" s="3">
         <v>40665</v>
       </c>
-      <c r="D160" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C161" s="2">
+      <c r="D160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://brazdim.net/?page_id=11</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brnonet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/brnonet-rozhrani_17_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C161" s="3">
         <v>41260</v>
       </c>
-      <c r="D161" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C162" s="2">
+      <c r="D161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brnonetsro.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Broadband telekomunikační družstvo</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/btd-rozhrani_04_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C162" s="3">
         <v>41309</v>
       </c>
-      <c r="D162" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C163" s="2">
+      <c r="D162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bdtel.cz/Specifikace_rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brodská Lenka</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lenka_brodska-rozhrani_23_05_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C163" s="3">
         <v>43243</v>
       </c>
-      <c r="D163" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C164" s="2">
+      <c r="D163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wenndy.net/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brouzdal, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/brouzdal-rozhrani_19_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C164" s="3">
         <v>40652</v>
       </c>
-      <c r="D164" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C165" s="2">
+      <c r="D164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brouzdal.cz/pripojeni-k-internetu-rozhrani-pripojeni/oznameni-o-typech-rozhrani-pro-pripojeni-k-verejne-komunikacni-siti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brož Marek</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_broz-rozhrani_02_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C165" s="3">
         <v>41001</v>
       </c>
-      <c r="D165" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C166" s="2">
+      <c r="D165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://anetliberec.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brož Martin</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_broz-rozhrani_24_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C166" s="3">
         <v>41694</v>
       </c>
-      <c r="D166" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C167" s="2">
+      <c r="D166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://n.cryonix.cz/wp-content/uploads/sites/4/2013/05/tech_spec.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Brtník Petr</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_brtnik-rozhrani_26_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C167" s="3">
         <v>40842</v>
       </c>
-      <c r="D167" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C168" s="2">
+      <c r="D167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pb-telc.net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BruntálNet o.s.</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bruntalnet-rozhrani_15_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C168" s="3">
         <v>41320</v>
       </c>
-      <c r="D168" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C169" s="2">
+      <c r="D168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bruntalnet.cz/zo-bruntalnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Břinčil Tomáš</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_brincil-rozhrani_26_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C169" s="3">
         <v>41359</v>
       </c>
-      <c r="D169" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C170" s="2">
+      <c r="D169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.conexa.cz/informace</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BT Limited, organizační složka</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bt_limited-rozhrani_26_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C170" s="3">
         <v>43004</v>
       </c>
-      <c r="D170" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C171" s="2">
+      <c r="D170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.globalservices.bt.com/static/assets/pdf/location_maps/czech_republic/btl_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BT MEDIA INVEST s.r.o.</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/btmedia-rozhrani_29_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C171" s="3">
         <v>42429</v>
       </c>
-      <c r="D171" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C172" s="2">
+      <c r="D171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.btmedia.cz/Specifikace-ucastnickych-rozhrani/BTMEDIA-specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Budai Tomáš</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_budai-rozhrani_28_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C172" s="3">
         <v>40875</v>
       </c>
-      <c r="D172" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C173" s="2">
+      <c r="D172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pegasnet.cz/internet/wifi-pripojeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bukvička Ladislav</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_bukvicka-rozhrani_30_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C173" s="3">
         <v>40878</v>
       </c>
-      <c r="D173" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C174" s="2">
+      <c r="D173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vzduchem.net/oznameni_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bulawa Lukáš</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_bulawa-rozhrani_02_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C174" s="3">
         <v>41945</v>
       </c>
-      <c r="D174" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C175" s="2">
+      <c r="D174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rev-net.cz/assets/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Burdek Michal</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_burdek-rozhrani_01_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C175" s="3">
         <v>42675</v>
       </c>
-      <c r="D175" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C176" s="2">
+      <c r="D175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://nejdepocitac.cz/wp-content/uploads/michal_burdek-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Burdek Miroslav</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_burdek-rozhrani_19_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C176" s="3">
         <v>41079</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C177" s="2">
+      <c r="D176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mbinet.cz/kontakty.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Burget Zbyněk</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zbynek_burget-rozhrani_05_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C177" s="3">
         <v>40791</v>
       </c>
-      <c r="D177" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C178" s="2">
+      <c r="D177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tvorbawwwstranek.net/burgnet/system/files/Technicke_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Burka Vlastimil</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_burka-rozhrani_24_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C178" s="3">
         <v>41844</v>
       </c>
-      <c r="D178" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C179" s="2">
+      <c r="D178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.burkovi.cz/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BVfon Czech Telecommunication, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bvfon_czech_telecommunication-rozhrani_23_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C179" s="3">
         <v>43031</v>
       </c>
-      <c r="D179" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C180" s="2">
+      <c r="D179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://mojetelio.cz/Assets/Global/docs/BVfon_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Byrtusová Marcela</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marcela_byrtusova-rozhrani_28_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C180" s="3">
         <v>41271</v>
       </c>
-      <c r="D180" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C181" s="2">
+      <c r="D180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eran.cz/internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Byst-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/byst-net-rozhrani_25_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C181" s="3">
         <v>43125</v>
       </c>
-      <c r="D181" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C182" s="2">
+      <c r="D181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.byst-net.cz/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">C2NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/c2net-rozhrani_06_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C182" s="3">
         <v>40883</v>
       </c>
-      <c r="D182" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C183" s="2">
+      <c r="D182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.c2net.cz/Rozhrani_C2NET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cablecom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cablecom-rozhrani_20_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C183" s="3">
         <v>41963</v>
       </c>
-      <c r="D183" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C184" s="2">
+      <c r="D183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cablecom.webnode.cz/kontakt/ctu-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CABTEL mont ZLÍN, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cabtelmont_zlin-rozhrani_01_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C184" s="3">
         <v>40634</v>
       </c>
-      <c r="D184" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C185" s="2">
+      <c r="D184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cabtelmont.cz/index.php?option=com_content&amp;view=article&amp;id=67&amp;Itemid=157</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Calaba Petr</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_calaba-rozhrani_03_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C185" s="3">
         <v>42066</v>
       </c>
-      <c r="D185" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C186" s="2">
+      <c r="D185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezvainet.cz/files/specifikace%20pouzitych%20rozhrani-Bezvainet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAP-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cap-net-rozhrani_10_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C186" s="3">
         <v>40308</v>
       </c>
-      <c r="D186" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C187" s="2">
+      <c r="D186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cap-net.cz/index.php?show=internet; http://www.opennet.cz/index.php?page=sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CASABLANCA INT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/casablanca-rozhrani_11_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C187" s="3">
         <v>41163</v>
       </c>
-      <c r="D187" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C188" s="2">
+      <c r="D187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.casablanca.cz/cs/klientska-podpora/potrebuji-informace/dokumenty-ke-stazeni/Contents/0/8C32EBC116962EBE6CEA1CF31150D317/resource.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CATR spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/catr-rozhrani_13_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C188" s="3">
         <v>40646</v>
       </c>
-      <c r="D188" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C189" s="2">
+      <c r="D188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rozhrani.catr.cz/rozhrani_catr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CATsPER, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/catsper-rozhrani_19_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C189" s="3">
         <v>43423</v>
       </c>
-      <c r="D189" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C190" s="2">
+      <c r="D189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://catsper.nasiti.info/</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CB Computers v.o.s.</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cb_computers-rozhrani_24_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C190" s="3">
         <v>40261</v>
       </c>
-      <c r="D190" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C191" s="2">
+      <c r="D190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cbcnet.cz/internet-obecne-informace</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CBL Communication by light s.r.o.</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cbl-rozhrani_19_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C191" s="3">
         <v>41324</v>
       </c>
-      <c r="D191" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C192" s="2">
+      <c r="D191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cbl.cz/pdf/Rozhrani_CBL.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CC INTERNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cc_internet-rozhrani_30_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C192" s="3">
         <v>41212</v>
       </c>
-      <c r="D192" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C193" s="2">
+      <c r="D192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ccinternet.cz/uploads/images/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CE CAPITAL INVESTMENTS, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ce_capital_investments-rozhrani_02_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C193" s="3">
         <v>40545</v>
       </c>
-      <c r="D193" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C194" s="2">
+      <c r="D193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.duhovasit.cz/oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CELANET spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/celanet-rozhrani_27_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C194" s="3">
         <v>43005</v>
       </c>
-      <c r="D194" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C195" s="2">
+      <c r="D194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cenet.cz/page/type.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CENTEL optická infrastruktura s.r.o.</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/centel_opt_infrastr-rozhrani_21_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C195" s="3">
         <v>42846</v>
       </c>
-      <c r="D195" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C196" s="2">
+      <c r="D195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.centel.cz/pdf/typy_rozhrani_inf.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CENTEL, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/centel-rozhrani_24_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C196" s="3">
         <v>40871</v>
       </c>
-      <c r="D196" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C197" s="2">
+      <c r="D196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.centel.cz/pdf/typy_rozhrani_inf.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CentroNet, a.s.</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/centronet-rozhrani_19_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C197" s="3">
         <v>40593</v>
       </c>
-      <c r="D197" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C198" s="2">
+      <c r="D197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.centrio.cz/dokumenty/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centrum otevřená škola, příspěvková organizace</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/centrum_otevrena_skola-rozhrani_17_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C198" s="3">
         <v>40711</v>
       </c>
-      <c r="D198" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C199" s="2">
+      <c r="D198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ostrozskalhota.cz/clanek.php?ID=108</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CERBEROS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cerberos-rozhrani_20_05_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C199" s="3">
         <v>41414</v>
       </c>
-      <c r="D199" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C200" s="2">
+      <c r="D199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cerberos.cz/resource/download/internet/CTU-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cerkal Martin</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_cerkal-rozhrani_05_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C200" s="3">
         <v>43013</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C201" s="2">
+      <c r="D200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pcnext.cz/martincerkal/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cesar František</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_cesar-rozhrani_19_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C201" s="3">
         <v>40927</v>
       </c>
-      <c r="D201" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C202" s="2">
+      <c r="D201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fcwan.cz/port/</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CETIN a.s.</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cetin-rozhrani_07_04_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C202" s="3">
         <v>45754</v>
       </c>
-      <c r="D202" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C203" s="2">
+      <c r="D202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.cetin.cz/documents/105239/139386/Cetin_ucastnicke+rozhrani_3.pdf/3ded864e-88b2-6f60-6b2c-13b9858d7698?t=1743606610961</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CEVIT DATA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cevit_data-rozhrani_11_1_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C203" s="3">
         <v>44937</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C204" s="2">
+      <c r="D203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.cevit.cz/static/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cezava net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cezava_net-rozhrani_30_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C204" s="3">
         <v>42459</v>
       </c>
-      <c r="D204" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C205" s="2">
+      <c r="D204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://web.cezava.net/wordpress/wp-content/uploads/2014/10/rozhrani_cezavanet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cimpl Martin</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_cimpl-rozhrani_30_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C205" s="3">
         <v>40877</v>
       </c>
-      <c r="D205" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C206" s="2">
+      <c r="D205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.freedomcoil.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CK-net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ck-net-rozhrani_18_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C206" s="3">
         <v>41688</v>
       </c>
-      <c r="D206" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C207" s="2">
+      <c r="D206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ck-computer.cz/doc/podporovana-rozhrani-verejne-komunikacni-site-ck-net.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cloud Empire s.r.o.</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cloud_empire-rozhrani_27_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C207" s="3">
         <v>42487</v>
       </c>
-      <c r="D207" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C208" s="2">
+      <c r="D207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cloudempire.cz/files/typy_rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CMS Consulting s.r.o.</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cms_consulting-rozhrani_03_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C208" s="3">
         <v>40577</v>
       </c>
-      <c r="D208" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C209" s="2">
+      <c r="D208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cms.cz/data/USR_001_VIKTOR/Seznam_zarizenich_pouzivanych_ve_verejne_komunikacni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNI Internet Jihlava s.r.o.</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cni-rozhrani_15_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C209" s="3">
         <v>43388</v>
       </c>
-      <c r="D209" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C210" s="2">
+      <c r="D209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cni.as/userfiles/datove_rozhrani_cni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CNW computer network s.r.o.</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cnw_computer_network-rozhrani_23_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C210" s="3">
         <v>40291</v>
       </c>
-      <c r="D210" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C211" s="2">
+      <c r="D210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cnw.cz/index.php?option=com_content&amp;view=article&amp;id=96&amp;Itemid=107</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coma-rozhrani_07_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C211" s="3">
         <v>40640</v>
       </c>
-      <c r="D211" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C212" s="2">
+      <c r="D211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.unet.cz/dokumenty/typy_rozhrani_verejne_komunikacni_site-coma-pdf.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMFEEL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/comfeel-rozhrani_14_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C212" s="3">
         <v>42018</v>
       </c>
-      <c r="D212" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C213" s="2">
+      <c r="D212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comfeel.cz/files/docs/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ComGate Payments, a.s.</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/agmo_cz-rozhrani_16_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C213" s="3">
         <v>40618</v>
       </c>
-      <c r="D213" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C214" s="2">
+      <c r="D213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.agmo.eu/cs/o-spolecnosti</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CompAct s. r. o.</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/comp_act-rozhrani_19_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C214" s="3">
         <v>43027</v>
       </c>
-      <c r="D214" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C215" s="2">
+      <c r="D214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezdrat.net/dokumentace/specifikace-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Compatel s.r.o.</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/compatel-rozhrani_21_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C215" s="3">
         <v>41173</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C216" s="2">
+      <c r="D215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.compatel.com/rio/</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMPLETE INTERNET SERVICES, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cis-rozhrani_02_08_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C216" s="3">
         <v>41488</v>
       </c>
-      <c r="D216" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C217" s="2">
+      <c r="D216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cis.cz/specifikace.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Compono s.r.o.</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/compono-rozhrani_14_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C217" s="3">
         <v>42108</v>
       </c>
-      <c r="D217" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C218" s="2">
+      <c r="D217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://net.compono.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CompTech Servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/comptech_servis-rozhrani_07_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C218" s="3">
         <v>41250</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C219" s="2">
+      <c r="D218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.compts.cz/sites/default/files/typy_rozhrani_na_stranky.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ComputerSoft s.r.o.</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/computersoft-rozhrani_30_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C219" s="3">
         <v>41759</v>
       </c>
-      <c r="D219" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C220" s="2">
+      <c r="D219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.computersoft.cz/o-nas/firemni-dokumenty/item/uverejneni-a-oznameni-aktualnich-typu-rozhrani-verejne-komunikacni-site</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMTES CZ spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/comtes_cz-rozhrani_09_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C220" s="3">
         <v>40338</v>
       </c>
-      <c r="D220" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C221" s="2">
+      <c r="D220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comtes.cz/Specifikace.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONCIERGE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/concierge-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C221" s="3">
         <v>42659</v>
       </c>
-      <c r="D221" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C222" s="2">
+      <c r="D221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_concierge.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Connect plus s.r.o.</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/connect_plus-rozhrani_18_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C222" s="3">
         <v>40620</v>
       </c>
-      <c r="D222" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C223" s="2">
+      <c r="D222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://connectplus.234.cz/index.php/volani/technicke-specifikace.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Connectivity.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/connectivity_cz_rozhrani_18_2_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C223" s="3">
         <v>44245</v>
       </c>
-      <c r="D223" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C224" s="2">
+      <c r="D223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.connectivity.cz/data/ke-stazeni/typy-rozhrani-210218.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Connectum s.r.o.</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/connectum-specifikace_rozhrani_2_11_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C224" s="3">
         <v>44867</v>
       </c>
-      <c r="D224" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C225" s="2">
+      <c r="D224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.connectum.cz/dokumenty/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTENT, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/content-rozhrani_29_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C225" s="3">
         <v>40662</v>
       </c>
-      <c r="D225" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C226" s="2">
+      <c r="D225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.content-vm.cz/o-spolecnosti/</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cool Network s.r.o.</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cool_network-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C226" s="3">
         <v>43493</v>
       </c>
-      <c r="D226" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C227" s="2">
+      <c r="D226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/cool-network-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COOLCZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coolcz-rozhrani_19_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C227" s="3">
         <v>40562</v>
       </c>
-      <c r="D227" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C228" s="2">
+      <c r="D227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mpclick.cz/doc/speci.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COOLHOUSING s.r.o.</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coolhousing-rozhrani_11_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C228" s="3">
         <v>40248</v>
       </c>
-      <c r="D228" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C229" s="2">
+      <c r="D228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coolhousing.net/docs/Coolhousing_specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coolnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coolnet-rozhrani_19_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C229" s="3">
         <v>41717</v>
       </c>
-      <c r="D229" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C230" s="2">
+      <c r="D229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coolnet.cz/doc/telek-rozhrani-COOLNET-sro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coprosys - LEONET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys-leonet-rozhrani_28_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C230" s="3">
         <v>40602</v>
       </c>
-      <c r="D230" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C231" s="2">
+      <c r="D230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosys-leonet.cz/assets/files/oznameni_pro_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COPROSYS a.s.</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys-rozhrani_14_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C231" s="3">
         <v>40312</v>
       </c>
-      <c r="D231" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C232" s="2">
+      <c r="D231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosys.cz/index.php?option=com_phocadownload&amp;view=category&amp;id=3:oznameni&amp;download=13:cps_oznameni&amp;Itemid=74</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coprosys Data s.r.o.</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys_data-rozhrani_29_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C232" s="3">
         <v>41242</v>
       </c>
-      <c r="D232" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C233" s="2">
+      <c r="D232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosysdata.cz/podpora/</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COPROSYS Holding a.s.</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys_holding-rozhrani_30_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C233" s="3">
         <v>43038</v>
       </c>
-      <c r="D233" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C234" s="2">
+      <c r="D233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosys.cz/images/dokumenty/Cenik/Rozhrani%20datovych%20sluzen%20Coprosys%20Group.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coprosys NeTron, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys_netron-rozhrani_10_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C234" s="3">
         <v>40400</v>
       </c>
-      <c r="D234" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C235" s="2">
+      <c r="D234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cpsnetron.cz/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coprosys Polabský NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys_polabsky_net-rozhrani_14_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C235" s="3">
         <v>40588</v>
       </c>
-      <c r="D235" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C236" s="2">
+      <c r="D235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://coprosys.net/data/File/Oznameni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COPROSYS Ústí spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys_usti-rozhrani_29_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C236" s="3">
         <v>40906</v>
       </c>
-      <c r="D236" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C237" s="2">
+      <c r="D236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cpsul.cz/files/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coprosys-LVI s.r.o.</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/coprosys-lvi-rozhrani_11_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C237" s="3">
         <v>40248</v>
       </c>
-      <c r="D237" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C238" s="2">
+      <c r="D237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosys-lvi.cz/getFile/case:show/id:17141</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Core2015 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/core2015-rozhrani_25_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C238" s="3">
         <v>43125</v>
       </c>
-      <c r="D238" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C239" s="2">
+      <c r="D238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ceskaoptickasit.cz/data/datove_rozhrani_core.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Core4Net, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/core4net-rozhrani_24_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C239" s="3">
         <v>43002</v>
       </c>
-      <c r="D239" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C240" s="2">
+      <c r="D239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://core4net.cz/wp-content/uploads/2017/09/ctu_typy_rozhrani_core4net_01_10_2017.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Corelia.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/corelia_cz-rozhrani_07_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C240" s="3">
         <v>40609</v>
       </c>
-      <c r="D240" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C241" s="2">
+      <c r="D240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.corelia.cz/index.php3?section=onas&amp;page=normy</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CORSAT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/corsat-rozhrani_10_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C241" s="3">
         <v>40339</v>
       </c>
-      <c r="D241" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C242" s="2">
+      <c r="D241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.corsat.cz/soubory/file72.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Couf &amp; Trapl s.r.o.</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/couf_trapl-rozhrani_28_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C242" s="3">
         <v>40326</v>
       </c>
-      <c r="D242" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C243" s="2">
+      <c r="D242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.couf-trapl.cz/technicke-informace</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coufal Martin</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_coufal-rozhrani_10_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C243" s="3">
         <v>40949</v>
       </c>
-      <c r="D243" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C244" s="2">
+      <c r="D243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netmelnik.cz/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coufalová Renata</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/renata_coufalova-rozhrani_25_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C244" s="3">
         <v>42699</v>
       </c>
-      <c r="D244" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C245" s="2">
+      <c r="D244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.netmelnik.cz/page/typy-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CPU-Kocourek, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cpu-kocourek-rozhrani_23_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C245" s="3">
         <v>41236</v>
       </c>
-      <c r="D245" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C246" s="2">
+      <c r="D245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net4babice.cz/wp-content/uploads/2012/11/Oznámení.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CTI SYSTEMS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cti_systems-rozhrani_30_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C246" s="3">
         <v>42704</v>
       </c>
-      <c r="D246" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C247" s="2">
+      <c r="D246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://chonet.cz/wp-content/uploads/CHONET-Oznámení-o-typech-rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CTS int.s.r.o.</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cts_int-rozhrani_20_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C247" s="3">
         <v>40563</v>
       </c>
-      <c r="D247" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C248" s="2">
+      <c r="D247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bradlec.net/bradlecnet-poskytovatel-pripojeni-k-internetu-nabidka-sluzeb</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CUBESOL, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cubesol-rozhrani_26_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C248" s="3">
         <v>42030</v>
       </c>
-      <c r="D248" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C249" s="2">
+      <c r="D248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.iwao.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cymedica, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cymedica_oznameni-rozhrani_26-5-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C249" s="3">
         <v>43977</v>
       </c>
-      <c r="D249" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C250" s="2">
+      <c r="D249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://cymedica.com/wp-content/uploads/2020/12/Ozn%C3%A1men%C3%AD-o-podporovan%C3%BDch-typech-rozhradn%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CZECH - VOIP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/czech-voip-rozhrani_27_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C250" s="3">
         <v>40935</v>
       </c>
-      <c r="D250" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C251" s="2">
+      <c r="D250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.czech-voip.cz/technicka-specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Czech Digital Group, a.s.</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/czech_digital_group-rozhrani_26_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C251" s="3">
         <v>40235</v>
       </c>
-      <c r="D251" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C252" s="2">
+      <c r="D251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.digitv.cz/Dokumenty/D_BOOK.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Czech DiVision, a.s.</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/czech_division-rozhrani_17_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C252" s="3">
         <v>41199</v>
       </c>
-      <c r="D252" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C253" s="2">
+      <c r="D252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.digivision.cz/default_soubory/Rozhraní_veřejné_sítě_CDV.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CZFO.NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/czfo_net-rozhrani_05_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C253" s="3">
         <v>40638</v>
       </c>
-      <c r="D253" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C254" s="2">
+      <c r="D253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.czfo.net/files/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cznet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cznet-rozhrani_03_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C254" s="3">
         <v>42554</v>
       </c>
-      <c r="D254" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C255" s="2">
+      <c r="D254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cznet.cz/doc/cznetsro-typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CZSpeed.NET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/czspeed_net-rozhrani_20_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C255" s="3">
         <v>40622</v>
       </c>
-      <c r="D255" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C256" s="2">
+      <c r="D255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.czspeed.net/docs/rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čablík Martin</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_cablik-rozhrani_30_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C256" s="3">
         <v>40907</v>
       </c>
-      <c r="D256" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C257" s="2">
+      <c r="D256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mainet.cz/node/8</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČD - Telematika a.s.</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cd-telematika-rozhrani_01_08_2007.pdf</t>
+        </is>
+      </c>
+      <c r="C257" s="3">
         <v>39295</v>
       </c>
-      <c r="D257" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C258" s="2">
+      <c r="D257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cdt.cz/assets/zakaznicka-podpora/vseobecne-podminky/technicka-specifikace-rozhrani-cdt.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čermák Karel</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_cermak-rozhrani_20_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C258" s="3">
         <v>41233</v>
       </c>
-      <c r="D258" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C259" s="2">
+      <c r="D258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hulinsky.net/editor.php?kategorie=1068</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čermák Tomáš</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_cermak-rozhrani_28_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C259" s="3">
         <v>40875</v>
       </c>
-      <c r="D259" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C260" s="2">
+      <c r="D259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netteam.cz/OznameniRozhrani_TomasCermak_ctu90_039</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Černoch Michal</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_cernoch-rozhrani_05_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C260" s="3">
         <v>40944</v>
       </c>
-      <c r="D260" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C261" s="2">
+      <c r="D260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nagrosi.net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Černý Michal</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_cerny-rozhrani_13_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C261" s="3">
         <v>42076</v>
       </c>
-      <c r="D261" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C262" s="2">
+      <c r="D261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.i-spidernet.cz/download/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Červenka Jan</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_cervenka-rozhrani_15_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C262" s="3">
         <v>40709</v>
       </c>
-      <c r="D262" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C263" s="2">
+      <c r="D262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vysehorovice.net/typrozhraniJC.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Červenka Ladislav</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_cervenka-rozhrani_02_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C263" s="3">
         <v>42096</v>
       </c>
-      <c r="D263" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C264" s="2">
+      <c r="D263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cervenkanet.cz/typy-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Česká data s.r.o.</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceska_data-rozhrani_14_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C264" s="3">
         <v>42018</v>
       </c>
-      <c r="D264" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C265" s="2">
+      <c r="D264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ceskadata.eu/typy-siti.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Česká informatika s.r.o.</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceska_informatika-rozhrani_07_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C265" s="3">
         <v>40581</v>
       </c>
-      <c r="D265" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C266" s="2">
+      <c r="D265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://web.ceska-informatika.cz/internet/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Česká optická síť s.r.o.</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceska_opticka_sit-rozhrani_17_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C266" s="3">
         <v>42417</v>
       </c>
-      <c r="D266" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C267" s="2">
+      <c r="D266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ceskaoptickasit.cz/data/datove_rozhrani_cos.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Česká síť s.r.o.</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceska_sit-rozhrani_21_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C267" s="3">
         <v>40380</v>
       </c>
-      <c r="D267" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C268" s="2">
+      <c r="D267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ceskasit.cz/download/technologie.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">České elektrokomunikace, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceske_elektrokomunikace-rozhrani_07_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C268" s="3">
         <v>40581</v>
       </c>
-      <c r="D268" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C269" s="2">
+      <c r="D268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cek.cz/rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">České Radiokomunikace a.s</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radiokomunikace-rozhrani_16_08_2007.pdf</t>
+        </is>
+      </c>
+      <c r="C269" s="3">
         <v>39310</v>
       </c>
-      <c r="D269" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C270" s="2">
+      <c r="D269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radiokomunikace.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Českomoravská telekomunikační s.r.o.</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceskomoravska_telekomunikacni-rozhrani_25_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C270" s="3">
         <v>40687</v>
       </c>
-      <c r="D270" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C271" s="2">
+      <c r="D270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cemotel.cz/images/Dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Český bezdrát Mobile s.r.o.</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cesky_bezdrat_mobile-rozhrani_06_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C271" s="3">
         <v>42069</v>
       </c>
-      <c r="D271" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C272" s="2">
+      <c r="D271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://static.eri.upgates.com/f/fj5bpg2kh25062f46785d0a.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Český bezdrát s.r.o.</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cesky_bezdrat-rozhrani_12_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C272" s="3">
         <v>40371</v>
       </c>
-      <c r="D272" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C273" s="2">
+      <c r="D272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://static.eri.upgates.com/f/fj5bpg2kh25062f46785d0a.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČETES a. s.</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cetes-rozhrani_14_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C273" s="3">
         <v>41561</v>
       </c>
-      <c r="D273" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C274" s="2">
+      <c r="D273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cetes.cz/download/oznameni_o_typech_rozhrani_cetes.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČEZNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ceznet-rozhraní_10_10_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C274" s="3">
         <v>45209</v>
       </c>
-      <c r="D274" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C275" s="2">
+      <c r="D274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.ceznet.cz/ostatni-dokumenty.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČEZ ICT Services, a.s.</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cez_ict_services-rozhrani_05_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C275" s="3">
         <v>40214</v>
       </c>
-      <c r="D275" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C276" s="2">
+      <c r="D275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cez.cz/edee/content/file/o-spolecnosti/dcerine-spolecnosti/technicka-specifikace-ucastnickych-rozhrani-cez-ict-services-a.s.-2307.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Číhal Jaromír</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaromir_cihal-rozhrani_01_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C276" s="3">
         <v>40878</v>
       </c>
-      <c r="D276" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C277" s="2">
+      <c r="D276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.opatnet.cz/storage/1322801335_sb_rozhrandatovchslueb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČiSoft s.r.o.</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cisoft-rozhrani_25_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C277" s="3">
         <v>41695</v>
       </c>
-      <c r="D277" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C278" s="2">
+      <c r="D277" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> http://www.cisoft.cz/index_i.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čížek Milan</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_cizek-rozhrani_27_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C278" s="3">
         <v>41360</v>
       </c>
-      <c r="D278" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C279" s="2">
+      <c r="D278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chvalsiny.net/download/rozhrani_v_siti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čmolík Jaromír</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaromir_cmolik-rozhrani_31_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C279" s="3">
         <v>41305</v>
       </c>
-      <c r="D279" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C280" s="2">
+      <c r="D279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.allnex.cz/www-allnex-cz/1-o-nas</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čuba Pavel</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_cuba-rozhrani_22_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C280" s="3">
         <v>41355</v>
       </c>
-      <c r="D280" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C281" s="2">
+      <c r="D280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://abcnet.cz/ctu/oznameni-cuba.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Čubiňák Milan</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_cubinak-rozhrani_07_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C281" s="3">
         <v>41220</v>
       </c>
-      <c r="D281" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C282" s="2">
+      <c r="D281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mcsys.cz/ctu/ctu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČVUT v Praze</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/cvut_v_praze-18_10_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C282" s="3">
         <v>44852</v>
       </c>
-      <c r="D282" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C283" s="2">
+      <c r="D282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ist.cvut.cz/nase-sluzby/kategorie-sluzeb/site-a-wi-fi/</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D1net s.r.o</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/d1net-rozhrani_31_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C283" s="3">
         <v>40633</v>
       </c>
-      <c r="D283" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C284" s="2">
+      <c r="D283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.d1net.cz/page.php?mx=8_nabidka-pripojeni/typy-pripojeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DaCoNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/daconet-rozhrani_04_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C284" s="3">
         <v>40606</v>
       </c>
-      <c r="D284" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C285" s="2">
+      <c r="D284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.daconet.cz/images/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DaLuNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dalunet-rozhrani_14_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C285" s="3">
         <v>41653</v>
       </c>
-      <c r="D285" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C286" s="2">
+      <c r="D285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dalunet.eu/vp/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DAMI plus, v.o.s</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dami_plus-rozhrani_29_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C286" s="3">
         <v>40662</v>
       </c>
-      <c r="D286" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C287" s="2">
+      <c r="D286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://damiplus.freepage.cz/ctu/</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Daněk Jindřich</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jindrich_danek-rozhrani_02_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C287" s="3">
         <v>42402</v>
       </c>
-      <c r="D287" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C288" s="2">
+      <c r="D287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internetvnosislavi.cz/publicdata/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Daněk Petr</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_danek-rozhrani_24_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C288" s="3">
         <v>40963</v>
       </c>
-      <c r="D288" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C289" s="2">
+      <c r="D288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hvozdna.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Daňha Martin</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_danha-rozhrani_30_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C289" s="3">
         <v>40907</v>
       </c>
-      <c r="D289" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C290" s="2">
+      <c r="D289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.madanet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DAPSIVA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dapsiva-rozhrani_20_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C290" s="3">
         <v>42144</v>
       </c>
-      <c r="D290" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C291" s="2">
+      <c r="D290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dapsiva.net/images/dapsiva.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DAS elektro s.r.o.</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/das_elektro-rozhrani_03_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C291" s="3">
         <v>42677</v>
       </c>
-      <c r="D291" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C292" s="2">
+      <c r="D291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.das-elektro.cz/kontakt/sit_internet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DASKO Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dasko_net-rozhrani_29_09_2024.pdf</t>
+        </is>
+      </c>
+      <c r="C292" s="3">
         <v>45564</v>
       </c>
-      <c r="D292" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C293" s="2">
+      <c r="D292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.daskonet.cz/wp-content/uploads/2015/09/Specifikace-pouzitych-rozhrani-v-siti-spolecnosti-DASKO-Net-s.r.o.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dat, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dat-rozhrani_27_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C293" s="3">
         <v>40295</v>
       </c>
-      <c r="D293" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C294" s="2">
+      <c r="D293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dat.cz/cms/helpdesk/833/</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DATA CONNECT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/data_connect-rozhrani_25_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C294" s="3">
         <v>40599</v>
       </c>
-      <c r="D294" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C295" s="2">
+      <c r="D294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dataconnect.cz/index.php?id_s=3</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data Rail Czech Republic, a.s.</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/data_rail_czech_republic-rozhrani_12_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C295" s="3">
         <v>41955</v>
       </c>
-      <c r="D295" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C296" s="2">
+      <c r="D295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.datarail.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DATA4i s.r.o.</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/data4i-rozhrani_10_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C296" s="3">
         <v>40308</v>
       </c>
-      <c r="D296" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C297" s="2">
+      <c r="D296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezvainternet.cz/TSR.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DATACENTRUM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/datacentrum-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C297" s="3">
         <v>42659</v>
       </c>
-      <c r="D297" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C298" s="2">
+      <c r="D297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_datacentrum.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DATACONTROL.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/datacontrol-rozhrani_11_12_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C298" s="3">
         <v>41984</v>
       </c>
-      <c r="D298" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C299" s="2">
+      <c r="D298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://datacontrol.cz/download/data_interfaces_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DATAIN, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/datain-rozhrani_31_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C299" s="3">
         <v>42674</v>
       </c>
-      <c r="D299" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C300" s="2">
+      <c r="D299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kknet.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DATAINFO, spol. s.r.o.</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/datainfo-rozhrani_11_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C300" s="3">
         <v>41163</v>
       </c>
-      <c r="D300" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C301" s="2">
+      <c r="D300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.datainfo-sro.cz/files/CTU-oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data-System-Xtro s.r.o.</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/data-system-xtro-rozhrani_14_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C301" s="3">
         <v>42657</v>
       </c>
-      <c r="D301" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C302" s="2">
+      <c r="D301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://xtro-data.com/rozhrani-a-specifikace/</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Datexo service&amp;trade s.r.o.</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/datexo_service&amp;trade-rozhrani_11_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C302" s="3">
         <v>42074</v>
       </c>
-      <c r="D302" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C303" s="2">
+      <c r="D302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.datexo.cz/userFiles/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DaveNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/davenet-rozhrani_30_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C303" s="3">
         <v>40420</v>
       </c>
-      <c r="D303" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C304" s="2">
+      <c r="D303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.davenet.cz/ctu.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">David Ryba</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_ryba-rozhrani_28_10_2024.pdf</t>
+        </is>
+      </c>
+      <c r="C304" s="3">
         <v>45593</v>
       </c>
-      <c r="D304" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C305" s="2">
+      <c r="D304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.htn.cz/data/dokumenty/Specifikace_rozhranni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DCOMP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dcomp-rozhrani_29_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C305" s="3">
         <v>41211</v>
       </c>
-      <c r="D305" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C306" s="2">
+      <c r="D305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dcomp.cz/admin/files/typy-a-specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DDS Pro s.r.o.</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dds_pro-rozhrani_16_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C306" s="3">
         <v>41198</v>
       </c>
-      <c r="D306" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C307" s="2">
+      <c r="D306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ddspro.net/rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELCOM-CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/delcom-cz-rozhrani_25_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C307" s="3">
         <v>41207</v>
       </c>
-      <c r="D307" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C308" s="2">
+      <c r="D307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.delcom.cz/images/oznameni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELEGUJ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/deleguj-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C308" s="3">
         <v>42659</v>
       </c>
-      <c r="D308" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C309" s="2">
+      <c r="D308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_deleguj.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEVBOX s.r.o.</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/devbox-rozhrani_31_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C309" s="3">
         <v>42460</v>
       </c>
-      <c r="D309" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C310" s="2">
+      <c r="D309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet-ostrava-poruba.cz/internet/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DEXNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dexnet-rozhrani_25_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C310" s="3">
         <v>43125</v>
       </c>
-      <c r="D310" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C311" s="2">
+      <c r="D310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dexnet.cz/download/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D-H-T Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/d-h-t-rozhrani_15_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C311" s="3">
         <v>42019</v>
       </c>
-      <c r="D311" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C312" s="2">
+      <c r="D311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dhtcz.eu/assets/Uploads/Technicka-specifikace-rozhrani-D-H-T-Net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D-H-T Surfnet, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/d-h-t_surfnet-rozhrani_22_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C312" s="3">
         <v>43395</v>
       </c>
-      <c r="D312" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C313" s="2">
+      <c r="D312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.dhtcz.eu/assets/Uploads/Technicka-specifikace-rozhrani-D-H-T-Net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diadema Internet s. r. o.</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/diadema-rozhrani_12_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C313" s="3">
         <v>41225</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C314" s="2">
+      <c r="D313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.diadema.cz/internet/download/oznameni-typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dial Telecom, a.s.</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dial_telecom-rozhrani_16_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C314" s="3">
         <v>40253</v>
       </c>
-      <c r="D314" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C315" s="2">
+      <c r="D314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dialtelecom.cz/files/Dial_Telecom_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dialoga Servicios Interactivos, S.A.</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dialoga_servicios_interactivos-rozhrani_28_03_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C315" s="3">
         <v>43187</v>
       </c>
-      <c r="D315" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C316" s="2">
+      <c r="D315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dialo.ga/wp-content/uploads/2018/04/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DialogNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dialognet-rozhrani_22_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C316" s="3">
         <v>40716</v>
       </c>
-      <c r="D316" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C317" s="2">
+      <c r="D316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dialognet.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DIGI Planet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/digi_planet-rozhrani_20_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C317" s="3">
         <v>42845</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C318" s="2">
+      <c r="D317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.network-solution.cz/doc/Specifikace_rozhrani_Network-Solution.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DIGITAL ACTION s.r.o.</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/digital_action-rozhrani_07_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C318" s="3">
         <v>40275</v>
       </c>
-      <c r="D318" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C319" s="2">
+      <c r="D318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trnet.cz/download/documents/TRnet_Oznameni_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Digital Broadcasting s.r.o.</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/digital_broadcasting-rozhrani_19_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C319" s="3">
         <v>41689</v>
       </c>
-      <c r="D319" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C320" s="2">
+      <c r="D319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.multiplex4.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DigitalsysCR s.r.o.</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/digitalsyscr-rozhrani_15_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C320" s="3">
         <v>42109</v>
       </c>
-      <c r="D320" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C321" s="2">
+      <c r="D320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.m-soft.cz/images/msoft_soubory/digitalsyscr_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DIRECT DUTY družstvo</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/direct_duty-rozhrani_19_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C321" s="3">
         <v>42023</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C322" s="2">
+      <c r="D321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.forte-net.cz/web/doc/spec.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DISCOMP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/discomp-rozhrani_26_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C322" s="3">
         <v>40294</v>
       </c>
-      <c r="D322" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C323" s="2">
+      <c r="D322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.discomp.cz/inc/Rozhrani-CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DKOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dkom-rozhrani_21_12_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C323" s="3">
         <v>43090</v>
       </c>
-      <c r="D323" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C324" s="2">
+      <c r="D323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hcnet.cz/data/rozhrani_pro_pripojeni_hcnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOBNET, o.s.</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dobnet-rozhrani_22_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C324" s="3">
         <v>41661</v>
       </c>
-      <c r="D324" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C325" s="2">
+      <c r="D324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dobnet.cz/jak-se-pripojit</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dobrá síť s.r.o.</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dobra_sit-rozhrani_05_02_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C325" s="3">
         <v>45693</v>
       </c>
-      <c r="D325" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C326" s="2">
+      <c r="D325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://dobrasit.cz/www/files/Uploads/docs/sro/2025/Typy_rozhrani_DS_sro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dobrovolný Jiří</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_dobrovolny-rozhrani_17_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C326" s="3">
         <v>40925</v>
       </c>
-      <c r="D326" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C327" s="2">
+      <c r="D326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kobylnice.net/docs/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dobruška.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dobruska_net-rozhrani_14_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C327" s="3">
         <v>40588</v>
       </c>
-      <c r="D327" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C328" s="2">
+      <c r="D327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dobruska.net/data/index.php?page=kontakty</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOLCA.NET</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dolca_net-rozhrani_04_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C328" s="3">
         <v>40637</v>
       </c>
-      <c r="D328" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C329" s="2">
+      <c r="D328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dolca.net/www/index.php?option=com_content&amp;task=view&amp;id=76&amp;Itemid=38</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Doleček Oldřich</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oldrich_dolecek-rozhrani_26_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C329" s="3">
         <v>40659</v>
       </c>
-      <c r="D329" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C330" s="2">
+      <c r="D329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.klenovka.cz/internet.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Doležal Jiří</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_dolezal-rozhrani_20_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C330" s="3">
         <v>40836</v>
       </c>
-      <c r="D330" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C331" s="2">
+      <c r="D330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cznet.cz/doc/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Doležal Lukáš</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_dolezal-rozhrani_18_05_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C331" s="3">
         <v>41047</v>
       </c>
-      <c r="D331" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C332" s="2">
+      <c r="D331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.surf-net.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DomaTV s.r.o.</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/doma_tv-rozhrani_09_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C332" s="3">
         <v>42683</v>
       </c>
-      <c r="D332" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C333" s="2">
+      <c r="D332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosysnetron.cz/images/domatv_uverejneni_rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dőrner Jaroslav</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_dorner-rozhrani_02_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C333" s="3">
         <v>40788</v>
       </c>
-      <c r="D333" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C334" s="2">
+      <c r="D333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jdr.cz/specifikace.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dörnerová Věra</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vera_dörnerova-rozhrani_15_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C334" s="3">
         <v>42170</v>
       </c>
-      <c r="D334" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C335" s="2">
+      <c r="D334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.novybor.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dostál Vítězslav</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vitezslav_dostal-rozhrani_28_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C335" s="3">
         <v>41333</v>
       </c>
-      <c r="D335" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C336" s="2">
+      <c r="D335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.orangeline.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dostoupil Martin</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_dostoupil-rozhrani_03_12_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C336" s="3">
         <v>41611</v>
       </c>
-      <c r="D336" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C337" s="2">
+      <c r="D336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dmnet.cz/download/specifikace-rozhrani-datovych-sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Doubrava Jaroslav</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_doubrava-rozhrani_20_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C337" s="3">
         <v>40744</v>
       </c>
-      <c r="D337" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C338" s="2">
+      <c r="D337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.doubrava.net/ctu-07-2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOUBRAVA.NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/doubrava_net-rozhrani_25_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C338" s="3">
         <v>42699</v>
       </c>
-      <c r="D338" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C339" s="2">
+      <c r="D338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.doubrava.net/downloads/ctu-07-2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOVOZ.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dovoz_cz-rozhrani_24_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C339" s="3">
         <v>40598</v>
       </c>
-      <c r="D339" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C340" s="2">
+      <c r="D339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.orlovanet.cz/images/dovoz_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOZIMONT, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dozimont-rozhrani_26_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C340" s="3">
         <v>40659</v>
       </c>
-      <c r="D340" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C341" s="2">
+      <c r="D340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dozimont.cz/files/pouzita_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DPT, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dpt-rozhrani_11_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C341" s="3">
         <v>42046</v>
       </c>
-      <c r="D341" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C342" s="2">
+      <c r="D341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.datonet.cz/data/files/oznameni_typy_rozhrani%5B2%5D.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DPVT, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dpvt-rozhrani_04_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C342" s="3">
         <v>40728</v>
       </c>
-      <c r="D342" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C343" s="2">
+      <c r="D342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netfon.cz/digitvnet/eshop/1-1-INTERNET/9-2-TYPY-ROZHRANI-SITE</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dragon Internet a.s.</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dragon_internet-rozhrani_10_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C343" s="3">
         <v>40522</v>
       </c>
-      <c r="D343" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C344" s="2">
+      <c r="D343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dragon.cz/technicka-specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Drastich Aleš</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_drastich-rozhrani_21_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C344" s="3">
         <v>40868</v>
       </c>
-      <c r="D344" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C345" s="2">
+      <c r="D344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.drastich.net/index.php?option=com_content&amp;view=article&amp;id=75&amp;Itemid=97</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Drnek Václav</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vaclav_drnek-rozhrani_17_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C345" s="3">
         <v>41291</v>
       </c>
-      <c r="D345" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C346" s="2">
+      <c r="D345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.7wifi.net/oznameni-aktualnich-typu-rozhrani-verejne-komunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Drong Pavel</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_drong-rozhrani_10_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C346" s="3">
         <v>42988</v>
       </c>
-      <c r="D346" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C347" s="2">
+      <c r="D346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fastnets.cz/Oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Drtil Pavel</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_drtil-rozhrani_26_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C347" s="3">
         <v>42150</v>
       </c>
-      <c r="D347" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C348" s="2">
+      <c r="D347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.emaster.cz/rozhrani_pripojeni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Družstvo Eurosignal</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/druzstvo_eurosignal-rozhrani_09_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C348" s="3">
         <v>40491</v>
       </c>
-      <c r="D348" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C349" s="2">
+      <c r="D348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eurosignal.cz/files/eurosignal_datova_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dubčák Zdeněk</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_dubcak-rozhrani_29_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C349" s="3">
         <v>40723</v>
       </c>
-      <c r="D349" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C350" s="2">
+      <c r="D349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://susdubnet.webnode.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dufek Libor</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_dufek-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C350" s="3">
         <v>40939</v>
       </c>
-      <c r="D350" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C351" s="2">
+      <c r="D350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://213.211.43.2/img/rozhrani/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Duo Networks s.r.o.</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/duo_networks-rozhrani_21_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C351" s="3">
         <v>43486</v>
       </c>
-      <c r="D351" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C352" s="2">
+      <c r="D351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.duonetworks.cz/Media/pdf/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Durnet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/durnet_cz-rozhrani_05_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C352" s="3">
         <v>42434</v>
       </c>
-      <c r="D352" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C353" s="2">
+      <c r="D352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.durnet.cz/soubory/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dürrer Jan</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_durrer-rozhrani_25_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C353" s="3">
         <v>41358</v>
       </c>
-      <c r="D353" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C354" s="2">
+      <c r="D353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hcnet.cz/data/rozhrani_pro_pripojeni_hcnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dušek Michal</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_dusek-rozhrani_28_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C354" s="3">
         <v>40752</v>
       </c>
-      <c r="D354" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C355" s="2">
+      <c r="D354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cominnet.cz/informace.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">dvbexpert s.r.o.</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dvbexpert-rozhrani_15_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C355" s="3">
         <v>42415</v>
       </c>
-      <c r="D355" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C356" s="2">
+      <c r="D355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.freedomtv.cz/files/Typ-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dvořák Jaroslav</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_dvorak-rozhrani_19_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C356" s="3">
         <v>42054</v>
       </c>
-      <c r="D356" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C357" s="2">
+      <c r="D356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.veznanet.cz/cenik.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dvořák Radek</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_dvorak-rozhrani_31_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C357" s="3">
         <v>41364</v>
       </c>
-      <c r="D357" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C358" s="2">
+      <c r="D357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radocom.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dziadkowiec Patrik</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/patrik_dziakowiec-rozhrani_23_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C358" s="3">
         <v>41721</v>
       </c>
-      <c r="D358" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C359" s="2">
+      <c r="D358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dizi.cz/kontakt</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">e-2NETinternet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/e-2netinternet.cz-rozhrani_16_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C359" s="3">
         <v>42506</v>
       </c>
-      <c r="D359" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C360" s="2">
+      <c r="D359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.e2net.cz/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">e3.cz, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net3-rozhrani_17_08_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C360" s="3">
         <v>42233</v>
       </c>
-      <c r="D360" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C361" s="2">
+      <c r="D360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net3.cz/rozhrani-verejnost.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">E4C Group, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/e4cg-rozhrani_21_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C361" s="3">
         <v>41234</v>
       </c>
-      <c r="D361" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C362" s="2">
+      <c r="D361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.e4cg.cz/documents/rozhrani_verejne_site_E4CG.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eABM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/eabm-rozhrani_19_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C362" s="3">
         <v>41717</v>
       </c>
-      <c r="D362" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C363" s="2">
+      <c r="D362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://eabm.cz/images/pdf/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Easic Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/easic_net-rozhrani_10_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C363" s="3">
         <v>41162</v>
       </c>
-      <c r="D363" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C364" s="2">
+      <c r="D363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://easic.cz/assets/docs/Technicke_specifikace_easic.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Easy Control Internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/easy_control_internet-rozhrani_22_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C364" s="3">
         <v>43395</v>
       </c>
-      <c r="D364" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C365" s="2">
+      <c r="D364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ecinternet.cz/images/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Easy Control Morava spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/easy_control_morava-rozhrani_26_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C365" s="3">
         <v>40659</v>
       </c>
-      <c r="D365" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C366" s="2">
+      <c r="D365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://net.ecmorava.cz/images/stories/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EceaTel, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/eceatel-rozhrani_31_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C366" s="3">
         <v>42155</v>
       </c>
-      <c r="D366" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C367" s="2">
+      <c r="D366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eceatel.cz/wp-content/uploads/2015/06/Technická-specifikace-rozhranní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ECIUS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ecius-rozhrani_14_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C367" s="3">
         <v>40647</v>
       </c>
-      <c r="D367" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C368" s="2">
+      <c r="D367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ecius.cz/rozhrani/rozhrani_internet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EDANET sítě, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/edanet_site-rozhrani_02_11_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C368" s="3">
         <v>43041</v>
       </c>
-      <c r="D368" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C369" s="2">
+      <c r="D368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.edanet.cz/userFiles/rozhrani-nove.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EDERA Group a.s.</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/edera_group-rozhrani_04_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C369" s="3">
         <v>40486</v>
       </c>
-      <c r="D369" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C370" s="2">
+      <c r="D369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wifisluzby.cz/wp-content/uploads/Oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EDERA Hlinsko s.r.o.</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/speedfree-rozhrani_09_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C370" s="3">
         <v>41222</v>
       </c>
-      <c r="D370" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C371" s="2">
+      <c r="D370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://speedfree.cz/internet-pro-domacnosti</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EEI systems s.r.o.</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/eei_systems-rozhrani_08_12_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C371" s="3">
         <v>42712</v>
       </c>
-      <c r="D371" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C372" s="2">
+      <c r="D371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eeisystems.eu/oznameni.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EG - Servis, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/eg-servis-rozhrani_26_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C372" s="3">
         <v>40263</v>
       </c>
-      <c r="D372" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C373" s="2">
+      <c r="D372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.domi.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Egert Tomáš</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_egert-rozhrani_09_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C373" s="3">
         <v>40948</v>
       </c>
-      <c r="D373" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C374" s="2">
+      <c r="D373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kolnet.cz/sluzby.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EGOLI s.r.o.</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/egoli-rozhrani_18_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C374" s="3">
         <v>41808</v>
       </c>
-      <c r="D374" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C375" s="2">
+      <c r="D374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.egolinet.com/uploads/documents/egoli%20podminky%20a%20specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eHAMnet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ehamnet-rozhrani_01_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C375" s="3">
         <v>42156</v>
       </c>
-      <c r="D375" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C376" s="2">
+      <c r="D375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ehamnet.cz/wp-content/uploads/2015/06/201506-oznámení-typů-rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Echostar Mobile Limited, odštěpný závod</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/echostar_mobile_limited-rozhrani_30_11_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C376" s="3">
         <v>43069</v>
       </c>
-      <c r="D376" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C377" s="2">
+      <c r="D376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.echostarmobile.com/services.aspx</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELCO plus spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elco_plus-rozhrani_23_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C377" s="3">
         <v>40625</v>
       </c>
-      <c r="D377" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C378" s="2">
+      <c r="D377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elcoplus.cz/wifi.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELCOMA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elcoma-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C378" s="3">
         <v>41303</v>
       </c>
-      <c r="D378" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C379" s="2">
+      <c r="D378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elcoma.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELDATA pražská s.r.o.</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/eldata_prazska-rozhrani_11_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C379" s="3">
         <v>40613</v>
       </c>
-      <c r="D379" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C380" s="2">
+      <c r="D379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eldata.cz/ELDATA_internet_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELEKTRO ENGINEERING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elektro_engineering-rozhrani_11_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C380" s="3">
         <v>42685</v>
       </c>
-      <c r="D380" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C381" s="2">
+      <c r="D380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eei.cz/fyzicka_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELEKTRO S - Štěpánek s.r.o.</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/s_stepanek-rozhrani_07_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C381" s="3">
         <v>40336</v>
       </c>
-      <c r="D381" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C382" s="2">
+      <c r="D381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elektro-s.cz/internet-dokumenty/Technicka_specifikace_komunikacnich_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELMA KLADNO, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elma_kladno-rozhrani_16_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C382" s="3">
         <v>40375</v>
       </c>
-      <c r="D382" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C383" s="2">
+      <c r="D382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.webareal.cz//fotky7212/TKR_Knezeves/TKR_Knezeves.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELNET Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elnet_group-rozhrani_02_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C383" s="3">
         <v>41184</v>
       </c>
-      <c r="D383" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C384" s="2">
+      <c r="D383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elnetgroup.cz/technicka-specifikace-rozhrani-ELNET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELRA-servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elra-servis-rozhrani_23_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C384" s="3">
         <v>42423</v>
       </c>
-      <c r="D384" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C385" s="2">
+      <c r="D384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elra.cz/modules/downloads/internet/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELREKO Praha s.r.o.</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elreko_praha-rozhrani_24_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C385" s="3">
         <v>41206</v>
       </c>
-      <c r="D385" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C386" s="2">
+      <c r="D385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elreko.net/files/files/1338329180_740Q2V3u.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELSAT spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elsat-rozhrani_08_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C386" s="3">
         <v>40245</v>
       </c>
-      <c r="D386" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C387" s="2">
+      <c r="D386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elsat.cz/o-spolecnosti/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ELZY Počátky s.r.o.</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/elzy_pocatky-rozhrani_14_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C387" s="3">
         <v>40343</v>
       </c>
-      <c r="D387" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C388" s="2">
+      <c r="D387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elzy.cz/files/455_typy%20rozhraní%20veř_kom_sítě.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMEA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/emea-rozhrani_07_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C388" s="3">
         <v>40581</v>
       </c>
-      <c r="D388" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C389" s="2">
+      <c r="D388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.emea.cz/sluzby/telekomunikacni-sluzby/smluvni-dokumenty/</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMPECOM, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/empecom-rozhrani_01_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C389" s="3">
         <v>40360</v>
       </c>
-      <c r="D389" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C390" s="2">
+      <c r="D389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mornet.cz/dokumenty-ke-stazeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">En-Com Connection s.r.o.</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/en-com_connection-rozhrani_25_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C390" s="3">
         <v>43368</v>
       </c>
-      <c r="D390" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C391" s="2">
+      <c r="D390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.en-com.cz/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ENECOS, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/enecos-rozhrani_12_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C391" s="3">
         <v>40645</v>
       </c>
-      <c r="D391" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C392" s="2">
+      <c r="D391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.enecos.cz/documents/tech_spec_pripojeni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ENERGETIKA KUŘIM, a.s.</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/energetika_kurim-rozhrani_25_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C392" s="3">
         <v>40627</v>
       </c>
-      <c r="D392" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C393" s="2">
+      <c r="D392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.energetika-kurim.cz/internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ENERGOAQUA, a.s.</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/energoaqua-rozhrani_29_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C393" s="3">
         <v>40266</v>
       </c>
-      <c r="D393" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C394" s="2">
+      <c r="D393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eanet.cz/vppts.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Engler Oskar</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oskar_engler-rozhrani_31_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C394" s="3">
         <v>40755</v>
       </c>
-      <c r="D394" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C395" s="2">
+      <c r="D394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comtechnik.cz/includes/ctu/oskar_engler-rozhrani_31_07_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ENSOnet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ensonet-rozhrani_25_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C395" s="3">
         <v>40627</v>
       </c>
-      <c r="D395" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C396" s="2">
+      <c r="D395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://net.enso.cz/Files/ENSOSpecRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ENVIRO, s r.o.</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/enviro-rozhrani_11_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C396" s="3">
         <v>40613</v>
       </c>
-      <c r="D396" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C397" s="2">
+      <c r="D396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.enviro.cz/pro-zakazniky.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EnviroSys s.r.o.</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/envirosys_rozhrani_29-7-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C397" s="3">
         <v>44041</v>
       </c>
-      <c r="D397" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C398" s="2">
+      <c r="D397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.enviro.cz/pro-zakazniky.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ERCOM networking s.r.o.</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ercom-rozhrani_26_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C398" s="3">
         <v>40324</v>
       </c>
-      <c r="D398" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C399" s="2">
+      <c r="D398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ercom.cz/network/typyrozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ERKOR OSTRAVA, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/erkor_ostrava-rozhrani_09_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C399" s="3">
         <v>40491</v>
       </c>
-      <c r="D399" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C400" s="2">
+      <c r="D399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.poda.cz/rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ErnetFree</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ernetfree-rozhrani_09_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C400" s="3">
         <v>40583</v>
       </c>
-      <c r="D400" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C401" s="2">
+      <c r="D400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ernetfree.net/f/aktualni.typy.rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ETWOL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/etwol-specifikace_rozhrani_7_2_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C401" s="3">
         <v>44964</v>
       </c>
-      <c r="D401" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C402" s="2">
+      <c r="D401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.etwol.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EUROnet - group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/euronet-group-rozhrani_25_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C402" s="3">
         <v>40627</v>
       </c>
-      <c r="D402" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C403" s="2">
+      <c r="D402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.euronet-group.cz/internet/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EuroNetwork, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/euronetwork-rozhrani_15_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C403" s="3">
         <v>42444</v>
       </c>
-      <c r="D403" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C404" s="2">
+      <c r="D403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.euronetwork.cz/funktion_files/EuroNetwork_rozhrani%20.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">evvo s.r.o.</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/evvo-rozhrani_13_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C404" s="3">
         <v>41591</v>
       </c>
-      <c r="D404" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C405" s="2">
+      <c r="D404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.evvo.com/Files/J7tY_1_dEN_1_Lc=/Typy%20pou%c5%beit%c3%bdch%20rozhran%c3%ad.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EXTRA-iBroadcasting s.r.o.</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/extra_ibroadcasting-rozhrani_16_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C405" s="3">
         <v>42445</v>
       </c>
-      <c r="D405" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C406" s="2">
+      <c r="D405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.extra-ibroadcasting.cz/dokumenty/PouzitaRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EXTRA-internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/extra-internet-rozhrani_13_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C406" s="3">
         <v>42107</v>
       </c>
-      <c r="D406" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C407" s="2">
+      <c r="D406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.extra-internet.cz/dokumenty/PouzitaRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EXTRA-iServices s.r.o.</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/extra-iservices-rozhrani_13_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C407" s="3">
         <v>42107</v>
       </c>
-      <c r="D407" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C408" s="2">
+      <c r="D407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.extra-iservices.cz/dokumenty/PouzitaRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F. net,s.r.o.</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/f_net_rozhrani_31_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C408" s="3">
         <v>40574</v>
       </c>
-      <c r="D408" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C409" s="2">
+      <c r="D408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.f-net.cz/?net=uvod</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F.F.T., s.r.o.</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fft-rozhrani_21_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C409" s="3">
         <v>42115</v>
       </c>
-      <c r="D409" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C410" s="2">
+      <c r="D409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fft.cz/ctu.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FAJNCOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fajncom-rozhrani_21_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C410" s="3">
         <v>41234</v>
       </c>
-      <c r="D410" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C411" s="2">
+      <c r="D410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fajncom.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Faktor Ladislav </t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radio_faktor-rozhrani_14_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C411" s="3">
         <v>40647</v>
       </c>
-      <c r="D411" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C412" s="2">
+      <c r="D411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.faktor.cz/index001</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Faltin Vladimír</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_faltin-rozhrani_31_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C412" s="3">
         <v>43039</v>
       </c>
-      <c r="D412" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C413" s="2">
+      <c r="D412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cilec.net/files/ptkr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FareNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/farenet-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C413" s="3">
         <v>41239</v>
       </c>
-      <c r="D413" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C414" s="2">
+      <c r="D413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.farenet.cz/pages/internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Farma Kolomuty, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/farma_kolomuty-rozhrani_21_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C414" s="3">
         <v>42999</v>
       </c>
-      <c r="D414" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C415" s="2">
+      <c r="D414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.farmakolomuty.cz/sluzby.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FARMEN s.r.o.</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/farmen-rozhrani_19_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C415" s="3">
         <v>42844</v>
       </c>
-      <c r="D415" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C416" s="2">
+      <c r="D415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.farmen.cz/index.php?option=com_content&amp;view=article&amp;id=15&amp;Itemid=137</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fast Communication s.r.o.</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fast_communication-rozhrani_29_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C416" s="3">
         <v>41242</v>
       </c>
-      <c r="D416" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C417" s="2">
+      <c r="D416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fastcom.cz/images/ctu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fast Networks, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fast_networks-rozhrani_28_02_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C417" s="3">
         <v>43524</v>
       </c>
-      <c r="D417" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C418" s="2">
+      <c r="D417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.it1.cz/oznameni_aktualnich_typu_rozhrani_verejne_komunikacni_site.txt</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Faster CZ spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/faster_cz-rozhrani_04_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C418" s="3">
         <v>40637</v>
       </c>
-      <c r="D418" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C419" s="2">
+      <c r="D418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.faster.cz/index.php/lang-cz/internet-sluzby/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FASTLINK s.r.o.</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fastlink-rozhrani_03_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C419" s="3">
         <v>40577</v>
       </c>
-      <c r="D419" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C420" s="2">
+      <c r="D419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fastlink.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fastport a.s.</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fastport-rozhrani_19_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C420" s="3">
         <v>40501</v>
       </c>
-      <c r="D420" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C421" s="2">
+      <c r="D420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fastport.cz/files/Oznámení%20typu%20rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FBNET spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fbnet-rozhrani_18_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C421" s="3">
         <v>43118</v>
       </c>
-      <c r="D421" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C422" s="2">
+      <c r="D421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fiber.cz/files/CTU-specifikace_typu_rozhrani-01.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FDLnet.CZ, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fdlnet_cz-rozhrani_29_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C422" s="3">
         <v>40541</v>
       </c>
-      <c r="D422" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C423" s="2">
+      <c r="D422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://fdlnet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ferenc Richard</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/richard_ferenc-rozhrani_06_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C423" s="3">
         <v>42100</v>
       </c>
-      <c r="D423" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C424" s="2">
+      <c r="D423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rfservis.cz/?page_id=16; http://www.rfservis.cz/?page_id=11</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Férový NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ferovy_net-rozhrani_14_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C424" s="3">
         <v>41347</v>
       </c>
-      <c r="D424" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C425" s="2">
+      <c r="D424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fer-net.cz/?p=339</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Feuermann Marek</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_feuermann-rozhrani_10_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C425" s="3">
         <v>40857</v>
       </c>
-      <c r="D425" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C426" s="2">
+      <c r="D425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.optidat.cz/pripojeni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FIAKO PROGRES s.r.o.</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fiako_progres-rozhrani_06_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C426" s="3">
         <v>42010</v>
       </c>
-      <c r="D426" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C427" s="2">
+      <c r="D426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.quicknet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiala Leoš</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_fiala-rozhrani_03_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C427" s="3">
         <v>41394</v>
       </c>
-      <c r="D427" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C428" s="2">
+      <c r="D427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fialanet.cz/ctu-technology-list.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FIBER Network s.r.o.</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fiber_network-rozhrani_27_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C428" s="3">
         <v>41179</v>
       </c>
-      <c r="D428" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C429" s="2">
+      <c r="D428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fiber.cz/files/CTU-specifikace_typu_rozhrani-02.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiber Network Services spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fiber_network_services-rozhrani_28_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C429" s="3">
         <v>41726</v>
       </c>
-      <c r="D429" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C430" s="2">
+      <c r="D429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fnservices.cz/index.php/dokumenty-ke-stazeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiber Services, a.s.</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fiber_services-rozhrani_01_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C430" s="3">
         <v>41334</v>
       </c>
-      <c r="D430" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C431" s="2">
+      <c r="D430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fiberservices.cz/media/files/Fiber_Services.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FiberCity, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fibercity-rozhrani_08_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C431" s="3">
         <v>42468</v>
       </c>
-      <c r="D431" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C432" s="2">
+      <c r="D431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fibercity.cz/wp-content/uploads/2015/06/FiberCity_typy_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FIBERNET, a.s.</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fibernet-rozhrani_14_09_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C432" s="3">
         <v>42261</v>
       </c>
-      <c r="D432" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C433" s="2">
+      <c r="D432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fibernet.cz/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FIC services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fic_services-rozhrani_18_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C433" s="3">
         <v>43391</v>
       </c>
-      <c r="D433" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C434" s="2">
+      <c r="D433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ficservices.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiera touch s.r.o.</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fiera_touch-rozhrani_27_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C434" s="3">
         <v>41817</v>
       </c>
-      <c r="D434" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C435" s="2">
+      <c r="D434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.i-vysocina.cz/images/zverejneni_aktualniho_typu_verejne_kom_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fifejdy.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fifejdy_cz-rozhrani_04_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C435" s="3">
         <v>40547</v>
       </c>
-      <c r="D435" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C436" s="2">
+      <c r="D435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fifejdy.cz/?idmenu=27</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Figura Josef</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_figura-rozhrani_07_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C436" s="3">
         <v>41736</v>
       </c>
-      <c r="D436" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C437" s="2">
+      <c r="D436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.albrnet.cz/specifikace_rozhrani_vks.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Filip Richard</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/richard_filip-rozhrani_04_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C437" s="3">
         <v>40637</v>
       </c>
-      <c r="D437" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C438" s="2">
+      <c r="D437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cservis.cz/pripojeni-k-internetu/</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Filipová Ludmila</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ludmila_filipova-rozhrani_07_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C438" s="3">
         <v>40975</v>
       </c>
-      <c r="D438" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C439" s="2">
+      <c r="D438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kabelnet.webnode.cz/otazky-a-odpovedi/faqcbm_665242/10/</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fine Technology Outsource, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fine_technology_outsource-rozhrani_04_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C439" s="3">
         <v>43012</v>
       </c>
-      <c r="D439" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C440" s="2">
+      <c r="D439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wifi19.webnode.cz/nase-sluzby/</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FIXnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fixnet-rozhrani_27_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C440" s="3">
         <v>40448</v>
       </c>
-      <c r="D440" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C441" s="2">
+      <c r="D440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fixnet.cz/tro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FLEXTRON electronic, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/flextron_electronic-rozhrani_22_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C441" s="3">
         <v>42422</v>
       </c>
-      <c r="D441" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C442" s="2">
+      <c r="D441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.flextron.cz/cs/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FNET-elektro s.r.o.</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fnet-elektro-rozhrani_29_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C442" s="3">
         <v>43433</v>
       </c>
-      <c r="D442" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C443" s="2">
+      <c r="D442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fimnet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Focke Pavel</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_focke-rozhrani_27_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C443" s="3">
         <v>40751</v>
       </c>
-      <c r="D443" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C444" s="2">
+      <c r="D443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.efnet.cz/rozcestnik/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOFREMNET solution, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fofremnet_solution-rozhrani_26_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C444" s="3">
         <v>42061</v>
       </c>
-      <c r="D444" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C445" s="2">
+      <c r="D444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fofremnet.cz/upload/files/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOFRNET CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fofrnet_consulting-rozhrani_22_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C445" s="3">
         <v>43395</v>
       </c>
-      <c r="D445" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C446" s="2">
+      <c r="D445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.fofrnet.cz/wp-content/uploads/specifikace_rozhrani_FOFRNET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOFRNET spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fofrnet-rozhrani_03_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C446" s="3">
         <v>40393</v>
       </c>
-      <c r="D446" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C447" s="2">
+      <c r="D446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://fofrnet.cz/data/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foitová Šárka</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sarka_foitova-rozhrani_27_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C447" s="3">
         <v>41605</v>
       </c>
-      <c r="D447" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C448" s="2">
+      <c r="D447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ai-tech.cz/Rozhrani_aitech.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fojtík Martin</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_fojtik-rozhrani_22_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C448" s="3">
         <v>43395</v>
       </c>
-      <c r="D448" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C449" s="2">
+      <c r="D448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fkom.cz/dokumenty/typy_a_specifikace_rozhrani_pouzivanych_v_siti_Fkom.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Forst Roman</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_forst-rozhrani_29_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C449" s="3">
         <v>42429</v>
       </c>
-      <c r="D449" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C450" s="2">
+      <c r="D449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lovosnet.cz/wp-content/uploads/2016/02/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Forte Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/forte_net-rozhrani_17_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C450" s="3">
         <v>42660</v>
       </c>
-      <c r="D450" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C451" s="2">
+      <c r="D450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.forte-net.cz/doc/technicke_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FORTECH, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fortech-rozhrani_30_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C451" s="3">
         <v>40693</v>
       </c>
-      <c r="D451" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C452" s="2">
+      <c r="D451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezdrat.net/dokumentace/specifikace-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ForWiFi s.r.o.</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/forwifi-rozhrani_23_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C452" s="3">
         <v>41570</v>
       </c>
-      <c r="D452" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C453" s="2">
+      <c r="D452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.forwifi.cz/index.php/kontakty-dulezite-pro-objednani-sluzeb-a-hlaseni-poruch/odkazy/38-ke-staeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fotul Petr</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_fotul-rozhrani_11_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C453" s="3">
         <v>41681</v>
       </c>
-      <c r="D453" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C454" s="2">
+      <c r="D453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fotul.cz/rozhrani/Rozhrani_PF.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FPO s.r.o.</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fpo-rozhrani_28_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C454" s="3">
         <v>40326</v>
       </c>
-      <c r="D454" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C455" s="2">
+      <c r="D454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fpobk.cz/FPO_s.r.o._oznameni_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FREE 4 NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/free_4_net-rozhrani_08_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C455" s="3">
         <v>43382</v>
       </c>
-      <c r="D455" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C456" s="2">
+      <c r="D455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://free4net-cz.webnode.cz/_files/200000002-abcb1acc36/FREE%204%20NET%20-%20ČTÚ%20rozhranní%20sítě.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Freebone s.r.o.</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/freebone-rozhrani_27_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C456" s="3">
         <v>40325</v>
       </c>
-      <c r="D456" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C457" s="2">
+      <c r="D456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.freebone.cz/index.php/sit-freebone/pristupove-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Freelom.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/freelom_net-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C457" s="3">
         <v>41701</v>
       </c>
-      <c r="D457" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C458" s="2">
+      <c r="D457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.freelom.net/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frencl Miroslav</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_frencl-rozhrani_30_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C458" s="3">
         <v>40877</v>
       </c>
-      <c r="D458" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C459" s="2">
+      <c r="D458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oblibene.name/userdata/shopimg/wifisit/file/Rozhran%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FrenstatNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frenstat_net-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C459" s="3">
         <v>41276</v>
       </c>
-      <c r="D459" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C460" s="2">
+      <c r="D459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wnt.cz/rozhrani/frenstatnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fresh Data s.r.o.</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fresh_data-rozhrani_20_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C460" s="3">
         <v>42998</v>
       </c>
-      <c r="D460" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C461" s="2">
+      <c r="D460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.strazny.net/images/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Friedman Michal</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_friedman-rozhrani_24_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C461" s="3">
         <v>43032</v>
       </c>
-      <c r="D461" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C462" s="2">
+      <c r="D461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">www.mifnet.cz/kontakt</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Friedman Tomasz</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomasz_friedman-rozhrani_30_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C462" s="3">
         <v>41304</v>
       </c>
-      <c r="D462" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C463" s="2">
+      <c r="D462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tobonet.cz/userFiles/rozhrani_2.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fröde Martin</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_frode-rozhrani_05_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C463" s="3">
         <v>42405</v>
       </c>
-      <c r="D463" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C464" s="2">
+      <c r="D463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.frodenet.cz/images/Scan0001.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fröhlich Ondřej</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_frohlich-rozhrani_10_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C464" s="3">
         <v>40826</v>
       </c>
-      <c r="D464" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C465" s="2">
+      <c r="D464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.andynet.cz/ctu/Oznameni_aktualnich_typu_rozhranni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frýba Jan</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_fryba-rozhrani_28_05_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C465" s="3">
         <v>41057</v>
       </c>
-      <c r="D465" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C466" s="2">
+      <c r="D465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://old.fryba.net/tsr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fryc Jiří</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_fryc-rozhrani_02_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C466" s="3">
         <v>40879</v>
       </c>
-      <c r="D466" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C467" s="2">
+      <c r="D466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cezava.net/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Frýzl Martin</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_fryzl-rozhrani_06_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C467" s="3">
         <v>41676</v>
       </c>
-      <c r="D467" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C468" s="2">
+      <c r="D467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fryzl.net/images/fryzl/doc/rozhrani_mf.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F-site corp s.r.o.</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/f-site_corp-rozhrani_01_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C468" s="3">
         <v>43405</v>
       </c>
-      <c r="D468" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C469" s="2">
+      <c r="D468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.f-site.cz/data/rozhrani_pro_pripojeni_fsite.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FSPNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fspnet-rozhrani_05_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C469" s="3">
         <v>42129</v>
       </c>
-      <c r="D469" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C470" s="2">
+      <c r="D469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fspnet.eu/dokumenty/webmenu1986/rozhrani99.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fuchs Michal</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_fuchs-rozhrani_26_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C470" s="3">
         <v>40842</v>
       </c>
-      <c r="D470" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C471" s="2">
+      <c r="D470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.foxpoint.cz/rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Futurenet ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/futurenet-rozhrani_07_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C471" s="3">
         <v>41220</v>
       </c>
-      <c r="D471" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C472" s="2">
+      <c r="D471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.futurenet.cz/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FuturNET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/futurnet-rozhrani_11_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C472" s="3">
         <v>42411</v>
       </c>
-      <c r="D472" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C473" s="2">
+      <c r="D472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.futurnet.cz/sites/default/files/dokumenty/CTU_oznameni_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FYTEA Service s.r.o.</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/fytea_service-rozhrani_04_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C473" s="3">
         <v>42555</v>
       </c>
-      <c r="D473" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C474" s="2">
+      <c r="D473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fytea.cz/FYTEA_Service/Fytea-rozhrani_29_06_2016.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">G - DATA servis,spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/g-data_servis-rozhrani_29_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C474" s="3">
         <v>40662</v>
       </c>
-      <c r="D474" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C475" s="2">
+      <c r="D474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.g-data.cz/cz/o-spolecnosti/10-o-spolecnosti/79-technicka-specifikace-a-typy-rozhrani-verejne-pevne-site-elektronickych-komunikaci</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GA - INTERNET.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ga_internet_cz-rozhrani_14_05_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C475" s="3">
         <v>43599</v>
       </c>
-      <c r="D475" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C476" s="2">
+      <c r="D475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.ga-internet.cz/wp-content/uploads/2019/05/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gábor Marek</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_gabor-rozhrani_12_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C476" s="3">
         <v>41255</v>
       </c>
-      <c r="D476" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C477" s="2">
+      <c r="D476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://83.69.45.147/oznameni</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gabzdylová Ivana</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ivana_gabzdylova-rozhrani_16_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C477" s="3">
         <v>41290</v>
       </c>
-      <c r="D477" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C478" s="2">
+      <c r="D477" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> http://kunin-net.webz.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ganjuškin Viktor</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/viktor_ganjuskin-rozhrani_08_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C478" s="3">
         <v>41372</v>
       </c>
-      <c r="D478" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C479" s="2">
+      <c r="D478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.strilky.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gasparik Jaroslav</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_gasparik-rozhrani_03_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C479" s="3">
         <v>40942</v>
       </c>
-      <c r="D479" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C480" s="2">
+      <c r="D479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.levnepripojeni.cz/data/document/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GB-COMP v.o.s.</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gb_comp-rozhrani_21_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C480" s="3">
         <v>41264</v>
       </c>
-      <c r="D480" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C481" s="2">
+      <c r="D480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.noronet.cz/pdf/oznameni-o-typech-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEMNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gemnet-rozhrani_16_04_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C481" s="3">
         <v>43571</v>
       </c>
-      <c r="D481" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C482" s="2">
+      <c r="D481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.gemnet.cz/media/uploads/2019/04/15/rozhrani-gemnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GeneralNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/generalnet-rozhrani_06_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C482" s="3">
         <v>43014</v>
       </c>
-      <c r="D482" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C483" s="2">
+      <c r="D482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.generalnet.cz/dokumenty/specifikace-pouzitych-rozhrani-v-telekomunikacni-siti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GES-ELECTRONICS, a.s.</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ges-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C483" s="3">
         <v>40696</v>
       </c>
-      <c r="D483" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C484" s="2">
+      <c r="D483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ges.cz/extras/docs/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GigaNetwork s.r.o.</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/giganetwork-rozhrani_11_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C484" s="3">
         <v>42411</v>
       </c>
-      <c r="D484" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C485" s="2">
+      <c r="D484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.giganet.cz/files/giganet-aktualni-typy-rozhrani-verejne-komunikacni-site-giganetwork-s.r.o.-83.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GiTy IT, a.s.</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gityit-rozhrani_06_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C485" s="3">
         <v>43014</v>
       </c>
-      <c r="D485" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C486" s="2">
+      <c r="D485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gityit.cz/docs/GiTy_IT_Typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GiTy, a.s.</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gity-rozhrani_26_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C486" s="3">
         <v>40294</v>
       </c>
-      <c r="D486" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C487" s="2">
+      <c r="D486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gity.cz/files/12/certifikaty/GiTy_rozhrani_datovych_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Global communications s.r.o.</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/global communications-rozhrani_29_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C487" s="3">
         <v>40511</v>
       </c>
-      <c r="D487" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C488" s="2">
+      <c r="D487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.globalcom.cz/datova_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Golasovský Petr</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_golasovsky-rozhrani_06_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C488" s="3">
         <v>42041</v>
       </c>
-      <c r="D488" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C489" s="2">
+      <c r="D488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.meep.cz/index.php/podpora-a-caste-otazky/40-rozhrani-verejne-komunikacni-site-meep-cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Goldemund Martin</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_goldemund-rozhrani_10_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C489" s="3">
         <v>40673</v>
       </c>
-      <c r="D489" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C490" s="2">
+      <c r="D489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.marvel.cz/CTU_Typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Golden activity s.r.o.</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/golden_activity-rozhrani_06_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C490" s="3">
         <v>42041</v>
       </c>
-      <c r="D490" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C491" s="2">
+      <c r="D490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.digi-link.eu/dokumenty/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GOLDWARE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/goldware_cz-rozhrani_02_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C491" s="3">
         <v>40392</v>
       </c>
-      <c r="D491" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C492" s="2">
+      <c r="D491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mujinternet.eu/typ-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GOLEM COM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/golem_com-rozhrani_12_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C492" s="3">
         <v>40555</v>
       </c>
-      <c r="D492" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C493" s="2">
+      <c r="D492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slansko.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GOLEM Servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/golem_servis-rozhrani_27_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C493" s="3">
         <v>40417</v>
       </c>
-      <c r="D493" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C494" s="2">
+      <c r="D493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slansko.net/GOLEM_Slany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GOLEM Slaný, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/golem_slany-rozhrani_24_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C494" s="3">
         <v>40261</v>
       </c>
-      <c r="D494" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C495" s="2">
+      <c r="D494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slansko.net/GOLEM_Slany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gottvald Alexander</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alexander_gottvald-rozhrani_22_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C495" s="3">
         <v>42696</v>
       </c>
-      <c r="D495" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C496" s="2">
+      <c r="D495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hese.cz/SPECIFIKACE.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRADACE, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gradace-rozhrani_28_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C496" s="3">
         <v>40661</v>
       </c>
-      <c r="D496" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C497" s="2">
+      <c r="D496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gradace.net/CTU</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRAPE SC, a.s.</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/grape_sc-rozhrani_30_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C497" s="3">
         <v>40359</v>
       </c>
-      <c r="D497" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C498" s="2">
+      <c r="D497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.grapesc.cz/docs/Oznameni_o_typech_rozhrani_pro_pripojeni_k_verejne_komunikacni_siti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRECO s.r.o.</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/greco-rozhrani_11_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C498" s="3">
         <v>42746</v>
       </c>
-      <c r="D498" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C499" s="2">
+      <c r="D498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifiservis.cz/PRILOHY/pouzita_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Greendata s.r.o.</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/greendata-rozhrani_29_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C499" s="3">
         <v>42184</v>
       </c>
-      <c r="D499" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C500" s="2">
+      <c r="D499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.greenhousing.cz/web/uploads/Firemni_dokumenty/dokumenty/201506Typy_rozhrani_komunikacni_site_grendata.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GreenNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/greenet-rozhrani_23_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C500" s="3">
         <v>42178</v>
       </c>
-      <c r="D500" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C501" s="2">
+      <c r="D500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.greennet.cz/dokumenty.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Greiner Lukáš</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_greiner-rozhrani_29_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C501" s="3">
         <v>41211</v>
       </c>
-      <c r="D501" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C502" s="2">
+      <c r="D501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mantinel.cz/isp/wp-content/uploads/mantinel.cz_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GREPA Networks s.r.o.</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/grepa_networks-rozhrani_15_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C502" s="3">
         <v>40344</v>
       </c>
-      <c r="D502" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C503" s="2">
+      <c r="D502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.grepnet.cz/cs/sluzby/internet/bezdratovy/</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gronský Roman</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_gronsky-rozhrani_06_06_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C503" s="3">
         <v>42527</v>
       </c>
-      <c r="D503" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C504" s="2">
+      <c r="D503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cktv.cz/onas/</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Grünwald Jiří</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_grunwald-rozhrani_07_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C504" s="3">
         <v>40946</v>
       </c>
-      <c r="D504" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C505" s="2">
+      <c r="D504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dokumenty.beharovice.net/download/oznameni_jg.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Grygar Michal</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_grygar-rozhrani_13_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C505" s="3">
         <v>40799</v>
       </c>
-      <c r="D505" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C506" s="2">
+      <c r="D505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ap-mig.net/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GT net s.r.o</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gtnet-rozhrani_08_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C506" s="3">
         <v>40490</v>
       </c>
-      <c r="D506" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C507" s="2">
+      <c r="D506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gtnet.cz/technicke-specifikace-1.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GTT a.s.</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gtt-rozhrani_22_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C507" s="3">
         <v>40655</v>
       </c>
-      <c r="D507" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C508" s="2">
+      <c r="D507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gtt-as.cz/files/files/rozhraniGTT.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Guard Systems Microtel, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/guard_systems_microtel-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C508" s="3">
         <v>41303</v>
       </c>
-      <c r="D508" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C509" s="2">
+      <c r="D508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eshop-rychle.cz/fotky27675/CTU_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GZ COM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/gz_com-rozhrani_15_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C509" s="3">
         <v>40648</v>
       </c>
-      <c r="D509" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C510" s="2">
+      <c r="D509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gzcom.cz/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H17 Networks, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/h17_networks-rozhrani_12_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C510" s="3">
         <v>42990</v>
       </c>
-      <c r="D510" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C511" s="2">
+      <c r="D510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.h17.cz/doc/ctu/h17_pouzivana_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Haasová Huyen</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/huyen_haasova-rozhrani_11_05_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C511" s="3">
         <v>43231</v>
       </c>
-      <c r="D511" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C512" s="2">
+      <c r="D511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bohemia-net.eu/document/haasova-eva.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Habich Stanislav</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stanislav_habich-rozhrani_27_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C512" s="3">
         <v>40813</v>
       </c>
-      <c r="D512" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C513" s="2">
+      <c r="D512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skylan.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Haferník Filip</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/filip_hafernik-rozhrani_02_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C513" s="3">
         <v>41001</v>
       </c>
-      <c r="D513" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C514" s="2">
+      <c r="D513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wifi.kavanservis.cz/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HAGE spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hage-rozhrani_30_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C514" s="3">
         <v>40724</v>
       </c>
-      <c r="D514" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C515" s="2">
+      <c r="D514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hage.cz/?page_id=121</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hajný Ivo</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ivo_hajny-rozhrani_23_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C515" s="3">
         <v>40931</v>
       </c>
-      <c r="D515" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C516" s="2">
+      <c r="D515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pripojeni.info/</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hakl Miloš</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milos_hakl-rozhrani_29_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C516" s="3">
         <v>40753</v>
       </c>
-      <c r="D516" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C517" s="2">
+      <c r="D516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.krboveventilatory.cz/ctu_typ_rozhrani_pripojeni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HAKMAN - elektromontáže s.r.o.</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hakman-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C517" s="3">
         <v>41701</v>
       </c>
-      <c r="D517" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C518" s="2">
+      <c r="D517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hakman.biz/files/1393621740-rozhrani-hakman.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HAKO a Enter spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hako_a_enter-rozhrani_13_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C518" s="3">
         <v>40646</v>
       </c>
-      <c r="D518" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C519" s="2">
+      <c r="D518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jesnet.cz/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hála Jaroslav</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_hala-rozhrani_17_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C519" s="3">
         <v>41350</v>
       </c>
-      <c r="D519" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C520" s="2">
+      <c r="D519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hatel.cz/ke-stazeni/Rozhrani_Hala.pdf?attredirects=0&amp;d=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hála Lukáš</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_hala-rozhrani_21_05_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C520" s="3">
         <v>41050</v>
       </c>
-      <c r="D520" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C521" s="2">
+      <c r="D520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hcomputers.cz/vks.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hanka Petr</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_hanka-rozhrani_16_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C521" s="3">
         <v>40955</v>
       </c>
-      <c r="D521" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C522" s="2">
+      <c r="D521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ph-net.cz/specifikace.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">hanspaul-city.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hanspaul-city-rozhrani_30_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C522" s="3">
         <v>40298</v>
       </c>
-      <c r="D522" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C523" s="2">
+      <c r="D522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hanspaul-city.net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Happy Technik s.r.o.</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/happy_technik-rozhrani_10_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C523" s="3">
         <v>40492</v>
       </c>
-      <c r="D523" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C524" s="2">
+      <c r="D523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.happytechnik.cz/download/ctu/CTU_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HARICOM, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/haricom-rozhrani_02_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C524" s="3">
         <v>40696</v>
       </c>
-      <c r="D524" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C525" s="2">
+      <c r="D524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.haricom.cz/internetove-pripojeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hartl František</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_hartl-rozhrani_01_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C525" s="3">
         <v>40878</v>
       </c>
-      <c r="D525" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C526" s="2">
+      <c r="D525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.drakknet.cz/useruploads/files/rozhrani2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HaTel s.r.o.</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hatel-rozhrani_04_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C526" s="3">
         <v>41247</v>
       </c>
-      <c r="D526" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C527" s="2">
+      <c r="D526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hatel.cz/ke-stazeni/Rozhrani_HaTel.pdf?attredirects=0&amp;d=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ha-vel internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ha-vel_internet-rozhrani_28_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C527" s="3">
         <v>40326</v>
       </c>
-      <c r="D527" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C528" s="2">
+      <c r="D527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ha-vel.cz/data/File/pdf/technicke_specifikace_ucastnickych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Havelka Pavel</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_havelka-rozhrani_30_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C528" s="3">
         <v>40907</v>
       </c>
-      <c r="D528" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C529" s="2">
+      <c r="D528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.visnove.com/internet/?page_id=63</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Havlíčková Marie</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marie_havlickova-rozhrani_03_11_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C529" s="3">
         <v>43042</v>
       </c>
-      <c r="D529" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C530" s="2">
+      <c r="D529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://havl.wbs.cz/Lokality.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Havránek Martin</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_havranek-rozhrani_08_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C530" s="3">
         <v>41190</v>
       </c>
-      <c r="D530" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C531" s="2">
+      <c r="D530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dexnet.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HC KABEL, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hc_kabel-rozhrani_29_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C531" s="3">
         <v>40541</v>
       </c>
-      <c r="D531" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C532" s="2">
+      <c r="D531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.99maxprogres.cz/pdf/aktualni-typy-rozhranni-site-maxprogres.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HCNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hcnet-rozhrani_26_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C532" s="3">
         <v>43004</v>
       </c>
-      <c r="D532" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C533" s="2">
+      <c r="D532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hcnet.cz/data/rozhrani_pro_pripojeni_hcnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HD internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hd_internet_rozhrani_21-12-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C533" s="3">
         <v>44186</v>
       </c>
-      <c r="D533" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C534" s="2">
+      <c r="D533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.hdinternet.cz/dokumenty/podporovana_rozhrani_hdinternet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H-data,spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/h-data-rozhrani_02_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C534" s="3">
         <v>40665</v>
       </c>
-      <c r="D534" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C535" s="2">
+      <c r="D534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wosa.cz/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Heczko Vladislav</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladislav_heczko-rozhrani_27_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C535" s="3">
         <v>42062</v>
       </c>
-      <c r="D535" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C536" s="2">
+      <c r="D535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.beskydnet.cz/podpora/specifikace-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Heger Radek</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_heger-rozhrani_31_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C536" s="3">
         <v>40908</v>
       </c>
-      <c r="D536" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C537" s="2">
+      <c r="D536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.svinov.net/download/ctu-pripojky-2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hegr František</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_hegr-rozhrani_03_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C537" s="3">
         <v>40727</v>
       </c>
-      <c r="D537" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C538" s="2">
+      <c r="D537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://slapnet.cz/?idzal=2&amp;okno=spec&amp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hejda Jaroslav</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_hejda-rozhrani_24_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C538" s="3">
         <v>41298</v>
       </c>
-      <c r="D538" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C539" s="2">
+      <c r="D538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jh-net.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hejda Petr</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_hejda-rozhrani_13_07_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C539" s="3">
         <v>41103</v>
       </c>
-      <c r="D539" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C540" s="2">
+      <c r="D539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://petaservis.cz/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hekele Marcel</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marcel_hekele-rozhrani_30_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C540" s="3">
         <v>40938</v>
       </c>
-      <c r="D540" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C541" s="2">
+      <c r="D540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.turbonet.info/oznameni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HelaPC s.r.o.</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/helapc-rozhrani_12_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C541" s="3">
         <v>40402</v>
       </c>
-      <c r="D541" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C542" s="2">
+      <c r="D541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.helapc.cz/bezdratovy-internet/rozhrani-pro-pripojeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HELEMIK s.r.o.</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/helemik-rozhrani_09_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C542" s="3">
         <v>40552</v>
       </c>
-      <c r="D542" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C543" s="2">
+      <c r="D542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.helemik.cz/in/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HELENA VYSUŠILOVÁ</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/helena_vysusilova_rozhrani_07-08-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C543" s="3">
         <v>44050</v>
       </c>
-      <c r="D543" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C544" s="2">
+      <c r="D543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.dx-net.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HELIOS MB s.r.o.</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/helios_mb-rozhrani_03_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C544" s="3">
         <v>40546</v>
       </c>
-      <c r="D544" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C545" s="2">
+      <c r="D544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cerberos.cz/resource/download/internet/CTU-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hernet spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hernet-rozhrani_29_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C545" s="3">
         <v>41668</v>
       </c>
-      <c r="D545" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C546" s="2">
+      <c r="D545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vimperk.net/Rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HERO NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hero_net-rozhrani_11_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C546" s="3">
         <v>43019</v>
       </c>
-      <c r="D546" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C547" s="2">
+      <c r="D546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.heronet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Herrman Tomáš</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_herrman-rozhrani_10_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C547" s="3">
         <v>42073</v>
       </c>
-      <c r="D547" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C548" s="2">
+      <c r="D547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezdratovyinternet.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HESPRO spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hespro-rozhrani_02_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C548" s="3">
         <v>42065</v>
       </c>
-      <c r="D548" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C549" s="2">
+      <c r="D548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hespro.cz/Produkty/Internet/Vysoka-stabilita-a-rychlost.aspx</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hi-next.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hi-next_cz-rozhrani_12_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C549" s="3">
         <v>42412</v>
       </c>
-      <c r="D549" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C550" s="2">
+      <c r="D549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hi-next.cz/images/docs/NET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hipíková Magdaléna</t>
+        </is>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magdalena_hipikova-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C550" s="3">
         <v>40939</v>
       </c>
-      <c r="D550" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C551" s="2">
+      <c r="D550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vlcovice.net/technicka_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HJ-HARD, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hj-hard_rozhrani_27_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C551" s="3">
         <v>40813</v>
       </c>
-      <c r="D551" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C552" s="2">
+      <c r="D551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ktvlan.cz/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hlava Jaroslav</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_hlava-rozhrani_30_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C552" s="3">
         <v>40938</v>
       </c>
-      <c r="D552" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C553" s="2">
+      <c r="D552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jarinet.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hlucin.net, oblast-02 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hlucin_net_oblast-02-rozhrani_31_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C553" s="3">
         <v>41729</v>
       </c>
-      <c r="D553" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C554" s="2">
+      <c r="D553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hlucin.net/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hlucin.net, oblast-03 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hlucin_net_rozhrani_28-7-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C554" s="3">
         <v>44040</v>
       </c>
-      <c r="D554" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C555" s="2">
+      <c r="D554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.hlucin.net/new2/dok/predavaci_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hlucin.net, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hlucin_net-rozhrani_17_01_2024.pdf</t>
+        </is>
+      </c>
+      <c r="C555" s="3">
         <v>45308</v>
       </c>
-      <c r="D555" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C556" s="2">
+      <c r="D555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">www.hlucin.net/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hlucin.net,oblast-01 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hlucin_net_oblast-01-rozhrani_31_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C556" s="3">
         <v>41729</v>
       </c>
-      <c r="D556" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C557" s="2">
+      <c r="D556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hlucin.net/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hodboď Zdeněk</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_hodbod-rozhrani_29_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C557" s="3">
         <v>40906</v>
       </c>
-      <c r="D557" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C558" s="2">
+      <c r="D557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx6ZGVuZWtob2Rib2R8Z3g6M2RmZDM5YTRhNGQwZmZlMQ</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Holeček Milan</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_holecek-rozhrani_30_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C558" s="3">
         <v>42520</v>
       </c>
-      <c r="D558" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C559" s="2">
+      <c r="D558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net4all.cz/images/20160525.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Holenda Tomáš</t>
+        </is>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/thsoft-rozhrani_11_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C559" s="3">
         <v>40613</v>
       </c>
-      <c r="D559" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C560" s="2">
+      <c r="D559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.thsoft.cz/download/Specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Holienka Miroslav</t>
+        </is>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_holienka-rozhrani_13_08_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C560" s="3">
         <v>41134</v>
       </c>
-      <c r="D560" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C561" s="2">
+      <c r="D560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.luminet.cz/Miroslav_Holienka_internet-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Holman David</t>
+        </is>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_holman-rozhrani_26_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C561" s="3">
         <v>40812</v>
       </c>
-      <c r="D561" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C562" s="2">
+      <c r="D561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comtex.cz/index.php/specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Honců Jan</t>
+        </is>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_honcu-rozhrani_05_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C562" s="3">
         <v>41369</v>
       </c>
-      <c r="D562" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C563" s="2">
+      <c r="D562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hitnet.cz/podpora.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hoňková Petra</t>
+        </is>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petra_honkova-rozhrani_25_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C563" s="3">
         <v>42060</v>
       </c>
-      <c r="D563" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C564" s="2">
+      <c r="D563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.en-com.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HopNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hopnet-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C564" s="3">
         <v>42481</v>
       </c>
-      <c r="D564" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C565" s="2">
+      <c r="D564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hopnet.cz/ctu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HORÁCKO NETWORK s.r.o.</t>
+        </is>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/horacko_network-rozhrani_14_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C565" s="3">
         <v>41653</v>
       </c>
-      <c r="D565" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C566" s="2">
+      <c r="D565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.horacko.net/horacko/16-Typy-pouzivanych-rozhrani/36-HORACKO-NETWORK-s-r-o</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Horáckonet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/horackonet-rozhrani_24_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C566" s="3">
         <v>42028</v>
       </c>
-      <c r="D566" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C567" s="2">
+      <c r="D566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.horacko.net/horacko/6-Internet/33-Oznameni-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Horák Jan</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_horak-rozhrani_19_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C567" s="3">
         <v>40682</v>
       </c>
-      <c r="D567" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C568" s="2">
+      <c r="D567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://netm.cz/www/MHnet_rozhrani_17_05_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HoralNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/horalnet-rozhrani_23_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C568" s="3">
         <v>42027</v>
       </c>
-      <c r="D568" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C569" s="2">
+      <c r="D568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.horalnet.cz/dokumenty/typy_rozhrani_site_horalnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hörmann Petr</t>
+        </is>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_hormann-rozhrani_20_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C569" s="3">
         <v>40806</v>
       </c>
-      <c r="D569" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C570" s="2">
+      <c r="D569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.strazny.net/form/aktualni_typ_rozhrani_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Horváth Dušan</t>
+        </is>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dusan_horvath-rozhrani_23_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C570" s="3">
         <v>40870</v>
       </c>
-      <c r="D570" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C571" s="2">
+      <c r="D570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kasparak.cz/dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSTING s.r.o.</t>
+        </is>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hosting-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C571" s="3">
         <v>42659</v>
       </c>
-      <c r="D571" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C572" s="2">
+      <c r="D571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_hosting.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Host-telecom.com, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/host-telecom_com-rozhrani_09_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C572" s="3">
         <v>41314</v>
       </c>
-      <c r="D572" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C573" s="2">
+      <c r="D572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.host-telecom.com/licenses/roz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HovNet-SERVIS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hovnet_servis-rozhrani_27_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C573" s="3">
         <v>41817</v>
       </c>
-      <c r="D573" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C574" s="2">
+      <c r="D573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hovnetservis.cz/pouzita-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HQnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hqnet-rozhrani_07_11_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C574" s="3">
         <v>43046</v>
       </c>
-      <c r="D574" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C575" s="2">
+      <c r="D574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.hqnet.cz/oznameni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrabec Radomír</t>
+        </is>
+      </c>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radomir_hrabec-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C575" s="3">
         <v>40939</v>
       </c>
-      <c r="D575" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C576" s="2">
+      <c r="D575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trushok.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrabova.net o.s.</t>
+        </is>
+      </c>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hrabova_net-rozhrani_17_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C576" s="3">
         <v>40560</v>
       </c>
-      <c r="D576" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C577" s="2">
+      <c r="D576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hrabova.net/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrdlička Zdeněk</t>
+        </is>
+      </c>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_hrdlicka-rozhrani_26_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C577" s="3">
         <v>40750</v>
       </c>
-      <c r="D577" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C578" s="2">
+      <c r="D577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.reginet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrňa Roman</t>
+        </is>
+      </c>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_hrna-rozhrani_29_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C578" s="3">
         <v>40906</v>
       </c>
-      <c r="D578" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C579" s="2">
+      <c r="D578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hbrnet.cz/node/6</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hron Pavel</t>
+        </is>
+      </c>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_hron-rozhrani_27_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C579" s="3">
         <v>42090</v>
       </c>
-      <c r="D579" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C580" s="2">
+      <c r="D579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tinahron.webnode.cz/sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hron Vlastimil</t>
+        </is>
+      </c>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_hron-rozhrani_04_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C580" s="3">
         <v>40759</v>
       </c>
-      <c r="D580" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C581" s="2">
+      <c r="D580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.memory.pel.cz/rozhrani/Rozhrani_internet_VH.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrstka Radek</t>
+        </is>
+      </c>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_hrstka-rozhrani_21_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C581" s="3">
         <v>41691</v>
       </c>
-      <c r="D581" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C582" s="2">
+      <c r="D581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rhnet.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrubý Antonín</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/antonin_hruby-rozhrani_03_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C582" s="3">
         <v>41336</v>
       </c>
-      <c r="D582" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C583" s="2">
+      <c r="D582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kyjovskyinternet.cz/podpora.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hrzán Vít</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vit_hrzan-rozhrani_07_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C583" s="3">
         <v>42436</v>
       </c>
-      <c r="D583" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C584" s="2">
+      <c r="D583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tonnet.webnode.cz/dokumenty/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HSL profi s.r.o.</t>
+        </is>
+      </c>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hsl_profi-rozhrani_17_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C584" s="3">
         <v>40680</v>
       </c>
-      <c r="D584" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C585" s="2">
+      <c r="D584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hslprofi.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HSnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hsnet-rozhrani_16_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C585" s="3">
         <v>41563</v>
       </c>
-      <c r="D585" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C586" s="2">
+      <c r="D585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hsnet.cz/wp-content/uploads/Technicka_specifikace_rozhrani_hsnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hudec Roman</t>
+        </is>
+      </c>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_hudec-rozhrani_05_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C586" s="3">
         <v>41248</v>
       </c>
-      <c r="D586" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C587" s="2">
+      <c r="D586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wifi.chotesov.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hůla Jiří</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_hula-rozhrani_28_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C587" s="3">
         <v>40722</v>
       </c>
-      <c r="D587" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C588" s="2">
+      <c r="D587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slansko.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Huňka Ondřej</t>
+        </is>
+      </c>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_hunka-rozhrani_09_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C588" s="3">
         <v>40977</v>
       </c>
-      <c r="D588" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C589" s="2">
+      <c r="D588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ho-net.eu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hurt Vladimír</t>
+        </is>
+      </c>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_hurt-rozhrani_25_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C589" s="3">
         <v>41695</v>
       </c>
-      <c r="D589" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C590" s="2">
+      <c r="D589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hd-net.cz/?page_id=26</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Husařík Jaromír</t>
+        </is>
+      </c>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaromir_husarik-rozhrani_28_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C590" s="3">
         <v>40967</v>
       </c>
-      <c r="D590" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C591" s="2">
+      <c r="D590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hw-comp.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Huska Miroslav</t>
+        </is>
+      </c>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_huska-rozhrani_30_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C591" s="3">
         <v>40785</v>
       </c>
-      <c r="D591" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C592" s="2">
+      <c r="D591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hhnet.cz/?page_id=14</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hutař Luboš</t>
+        </is>
+      </c>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lubos_hutar-rozhrani_27_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C592" s="3">
         <v>40813</v>
       </c>
-      <c r="D592" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C593" s="2">
+      <c r="D592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mirovka.net/?cat=9</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HVfree.net servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hvfree_net_servis-rozhrani_24_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C593" s="3">
         <v>43397</v>
       </c>
-      <c r="D593" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C594" s="2">
+      <c r="D593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cloud.hvfree.net/index.php/s/MuHWkqb7Sz0B3ol</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hynková Lenka</t>
+        </is>
+      </c>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lenka_hynkova-rozhrani_09_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C594" s="3">
         <v>41342</v>
       </c>
-      <c r="D594" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C595" s="2">
+      <c r="D594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://lena.hyn.sweb.cz/Rozhraní%20veřejné%20komun.%20sítě.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ChacharNet plus s.r.o.</t>
+        </is>
+      </c>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/chacharnet_plus-rozhrani_31_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C595" s="3">
         <v>43039</v>
       </c>
-      <c r="D595" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C596" s="2">
+      <c r="D595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chacharnet.cz/specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ChacharNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/chacharnet-rozhrani_19_07_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C596" s="3">
         <v>41474</v>
       </c>
-      <c r="D596" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C597" s="2">
+      <c r="D596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chacharnet.cz/specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ChacharNet telekomunikace s.r.o.</t>
+        </is>
+      </c>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/chacharnet-telekomunikace-rozhrani_31_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C597" s="3">
         <v>43039</v>
       </c>
-      <c r="D597" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C598" s="2">
+      <c r="D597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chacharnet.cz/specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chalabala Jiří</t>
+        </is>
+      </c>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_chalabala-rozhrani_11_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C598" s="3">
         <v>41285</v>
       </c>
-      <c r="D598" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C599" s="2">
+      <c r="D598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vesnet.webnode.cz/ostatni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Charvát Martin</t>
+        </is>
+      </c>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_charvat-rozhrani_25_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C599" s="3">
         <v>41268</v>
       </c>
-      <c r="D599" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C600" s="2">
+      <c r="D599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://chamanet.cz/internet/data/internet-spec.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chceme.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/chceme_net-rozhrani_26_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C600" s="3">
         <v>41816</v>
       </c>
-      <c r="D600" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C601" s="2">
+      <c r="D600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chceme.net/interfaces.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CHIPMASTER s.r.o.</t>
+        </is>
+      </c>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/chipmaster-rozhrani_29_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C601" s="3">
         <v>42458</v>
       </c>
-      <c r="D601" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C602" s="2">
+      <c r="D601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chipmaster.cz/wp-content/uploads/2015/10/specifikace_pouzitych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chlebek Jan</t>
+        </is>
+      </c>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_chlebek-rozhrani_01_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C602" s="3">
         <v>42461</v>
       </c>
-      <c r="D602" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C603" s="2">
+      <c r="D602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://e3net.eu/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chlumecký Roman</t>
+        </is>
+      </c>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_chlumecky-rozhrani_30_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C603" s="3">
         <v>40816</v>
       </c>
-      <c r="D603" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C604" s="2">
+      <c r="D603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jilove.net/images/ctu-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chlustina Marek</t>
+        </is>
+      </c>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_chlustina-rozhrani_05_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C604" s="3">
         <v>40882</v>
       </c>
-      <c r="D604" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C605" s="2">
+      <c r="D604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.b1net.cz/pic/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CHOBEX s.r.o.</t>
+        </is>
+      </c>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/chobex-rozhrani_02_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C605" s="3">
         <v>40576</v>
       </c>
-      <c r="D605" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C606" s="2">
+      <c r="D605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chobex.cz/download/rozhrani_pro_chobex.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chocenský Ondřej</t>
+        </is>
+      </c>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_chocensky-rozhrani_19_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C606" s="3">
         <v>42388</v>
       </c>
-      <c r="D606" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C607" s="2">
+      <c r="D606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eawnet.cz/wp-content/uploads/2017/03/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chromý Michal</t>
+        </is>
+      </c>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_chromy-rozhrani_27_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C607" s="3">
         <v>40904</v>
       </c>
-      <c r="D607" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C608" s="2">
+      <c r="D607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifi-net.org/kestazeni.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chvíla Karel</t>
+        </is>
+      </c>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_chvila-rozhrani_03_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C608" s="3">
         <v>41367</v>
       </c>
-      <c r="D608" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C609" s="2">
+      <c r="D608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fchdnet.cz/o-nas.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IBG-NET s. r. o.</t>
+        </is>
+      </c>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ibg-net-rozhrani_04_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C609" s="3">
         <v>41309</v>
       </c>
-      <c r="D609" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C610" s="2">
+      <c r="D609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ibg-net.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IBIS PC s.r.o.</t>
+        </is>
+      </c>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ibis_pc-rozhrani_26_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C610" s="3">
         <v>43126</v>
       </c>
-      <c r="D610" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C611" s="2">
+      <c r="D610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://web.ibis-pc.cz/download/Oznameni-typu-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IBS - Engineering, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ibs_engineering-rozhrani_28_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C611" s="3">
         <v>40571</v>
       </c>
-      <c r="D611" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C612" s="2">
+      <c r="D611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ibs-engineering.cz/images/doc/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICT Support, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ict_support-rozhrani_18_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C612" s="3">
         <v>41323</v>
       </c>
-      <c r="D612" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C613" s="2">
+      <c r="D612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wll.cz/o_siti.asp</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ICTIS.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ictis_cz-rozhrani_08_09_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C613" s="3">
         <v>42621</v>
       </c>
-      <c r="D613" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C614" s="2">
+      <c r="D613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ictis.cz/rozhrani-verejne-komunikacni-site/</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IDCT network s.r.o.</t>
+        </is>
+      </c>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/idct_network-rozhrani_22_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C614" s="3">
         <v>42116</v>
       </c>
-      <c r="D614" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C615" s="2">
+      <c r="D614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fajnnet.cz/ootr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ign.cz internet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ign_cz-rozhrani_11_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C615" s="3">
         <v>42411</v>
       </c>
-      <c r="D615" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C616" s="2">
+      <c r="D615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ign.cz/soubory/rozhrani_datovych_sluzeb_ign.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">iChoice spol. s.r.o.</t>
+        </is>
+      </c>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ichoice-rozhrani_15_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C616" s="3">
         <v>40497</v>
       </c>
-      <c r="D616" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C617" s="2">
+      <c r="D616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ceskasit.net/iChoice-oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IKV - LepšíNet o.s.</t>
+        </is>
+      </c>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ikv-rozhrani_15_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C617" s="3">
         <v>41320</v>
       </c>
-      <c r="D617" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C618" s="2">
+      <c r="D617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ikv.cz/dokumenty/zo-ikv_ln.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ilha formosa s.r.o.</t>
+        </is>
+      </c>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ilha_formosa-rozhrani_09_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C618" s="3">
         <v>43382</v>
       </c>
-      <c r="D618" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C619" s="2">
+      <c r="D618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vseprowifi.cz/userfiles/files/definice-rozhrani-ilha.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Iliadisová Marcela</t>
+        </is>
+      </c>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marcela_illiadisova-rozhrani_26_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C619" s="3">
         <v>41604</v>
       </c>
-      <c r="D619" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C620" s="2">
+      <c r="D619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jiskranet.cz/download/podporovana_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">iLine s.r.o.</t>
+        </is>
+      </c>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/iline-rozhrani_19_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C620" s="3">
         <v>40256</v>
       </c>
-      <c r="D620" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C621" s="2">
+      <c r="D620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.iline.cz/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imasys s.r.o.</t>
+        </is>
+      </c>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/imasys-rozhrani_16_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C621" s="3">
         <v>43024</v>
       </c>
-      <c r="D621" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C622" s="2">
+      <c r="D621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.imasys.cz/data/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imrich Libor</t>
+        </is>
+      </c>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_imrich-rozhrani_04_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C622" s="3">
         <v>41064</v>
       </c>
-      <c r="D622" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C623" s="2">
+      <c r="D622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://redict.net/index.php?menu=net&amp;page=internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imrichová Jana</t>
+        </is>
+      </c>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jana_imrichova-rozhrani_28_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C623" s="3">
         <v>41698</v>
       </c>
-      <c r="D623" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C624" s="2">
+      <c r="D623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rakvice.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INCO, spol. s r.o., Chotěboř </t>
+        </is>
+      </c>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inco-rozhrani_22_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C624" s="3">
         <v>40259</v>
       </c>
-      <c r="D624" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C625" s="2">
+      <c r="D624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.inco.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IndiGO group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/indigo-rozhrani_23_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C625" s="3">
         <v>40352</v>
       </c>
-      <c r="D625" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C626" s="2">
+      <c r="D625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://webadmin.indigo-rk.cz/indigo/Technická_specifikace_účastnických_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INERA.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inera_cz-rozhrani_31_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C626" s="3">
         <v>42155</v>
       </c>
-      <c r="D626" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C627" s="2">
+      <c r="D626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.inera.cz/wp-content/uploads/INERA_CZ-Typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INERCOM, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inercom-rozhrani_31_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C627" s="3">
         <v>42674</v>
       </c>
-      <c r="D627" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C628" s="2">
+      <c r="D627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kknet.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">inet4 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inet4-rozhrani_11_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C628" s="3">
         <v>40585</v>
       </c>
-      <c r="D628" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C629" s="2">
+      <c r="D628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.inet4.cz/files/download/rozhrani-verejne-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Inetek JT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inetek_jt-rozhrani_10_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C629" s="3">
         <v>42439</v>
       </c>
-      <c r="D629" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C630" s="2">
+      <c r="D629" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> http://inetek.cz/wp-content/uploads/2015/05/ctu_oznameni-aktualnich-typu-rozhrani1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INFAS, a.s.</t>
+        </is>
+      </c>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/infas-rozhrani_06_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C630" s="3">
         <v>41370</v>
       </c>
-      <c r="D630" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C631" s="2">
+      <c r="D630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hdtv-pdy.cz/pdf/specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Infinity Telecom, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/infinity_telecom-rozhrani_29_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C631" s="3">
         <v>43402</v>
       </c>
-      <c r="D631" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C632" s="2">
+      <c r="D631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://inftele.com/doc/interfaces.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">InfoNet a.s.</t>
+        </is>
+      </c>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/infonet-rozhrani_28_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C632" s="3">
         <v>40752</v>
       </c>
-      <c r="D632" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C633" s="2">
+      <c r="D632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.infonet.as/index.php?idp=aktuality&amp;id=6</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Infos Art, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/infos_art-rozhrani_03_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C633" s="3">
         <v>40332</v>
       </c>
-      <c r="D633" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C634" s="2">
+      <c r="D633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.infos.cz/download/Internet/DOC/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INFOS LEAS, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/infos_leas-rozhrani_23_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C634" s="3">
         <v>40625</v>
       </c>
-      <c r="D634" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C635" s="2">
+      <c r="D634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.infos.cz/download/Internet/DOC/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ing. Jaroslav Molák</t>
+        </is>
+      </c>
+      <c r="B635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_molak_jen_specifikace_rozhraní_17-2-2021.pdf</t>
+        </is>
+      </c>
+      <c r="C635" s="3">
         <v>43871</v>
       </c>
-      <c r="D635" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C636" s="2">
+      <c r="D635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.rousinovsko.net/ceny/2-uncategorised/36-specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingr Aleš</t>
+        </is>
+      </c>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_ingr-rozhrani_20_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C636" s="3">
         <v>41019</v>
       </c>
-      <c r="D636" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C637" s="2">
+      <c r="D636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.webside.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Inli Euro, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inli_euro-rozhrani_27_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C637" s="3">
         <v>41697</v>
       </c>
-      <c r="D637" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C638" s="2">
+      <c r="D637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://twistnet.eu/rvts.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">InNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/innet-rozhrani_12_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C638" s="3">
         <v>40280</v>
       </c>
-      <c r="D638" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C639" s="2">
+      <c r="D638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.innet.cz/soubory/innet_technicka_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Institut komunikačního vzdělávání</t>
+        </is>
+      </c>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/institut_komunikacniho_vzdelavani-rozhrani_18_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C639" s="3">
         <v>40561</v>
       </c>
-      <c r="D639" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C640" s="2">
+      <c r="D639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ikv.cz/dokumenty/zo-ikv.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Inted s.r.o.</t>
+        </is>
+      </c>
+      <c r="B640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/inted-rozhrani_23_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C640" s="3">
         <v>41843</v>
       </c>
-      <c r="D640" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C641" s="2">
+      <c r="D640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.inted.cz/images/pacnet/inted-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTEK.CZ, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/intek_cz-rozhrani_24_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C641" s="3">
         <v>40353</v>
       </c>
-      <c r="D641" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C642" s="2">
+      <c r="D641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.intek.cz/page0/files/oznamenictu.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERCONNECT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/interconnect-rozhrani_24_2_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C642" s="3">
         <v>44251</v>
       </c>
-      <c r="D642" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C643" s="2">
+      <c r="D642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.interconnect.cz/files/ke-stazeni/interconnect_typy_rozhrani.pdf?a=01</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">InterLogic s.r.o.</t>
+        </is>
+      </c>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/interlogic_rozhrani_17_2_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C643" s="3">
         <v>44245</v>
       </c>
-      <c r="D643" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C644" s="2">
+      <c r="D643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.interlogic.cz/download/technicka-specifikace-rozhrani-v022021.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet 7D s.r.o.</t>
+        </is>
+      </c>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sazavanet-rozhrani_14_05_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C644" s="3">
         <v>41773</v>
       </c>
-      <c r="D644" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C645" s="2">
+      <c r="D644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://sazavanet.cz/media/netsettings/ctu_rozhrani.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet 7DTECH s.r.o.</t>
+        </is>
+      </c>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_7dtech-rozhrani_03_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C645" s="3">
         <v>41520</v>
       </c>
-      <c r="D645" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C646" s="2">
+      <c r="D645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet7d.cz/media/ke-stazeni/Oznameni-aktualnich-typu-rozhrani-komunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERNET CZ, a.s.</t>
+        </is>
+      </c>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_cz-rozhrani_14_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C646" s="3">
         <v>40373</v>
       </c>
-      <c r="D646" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C647" s="2">
+      <c r="D646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dc.forpsi.com/Konektivita.aspx</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERNET DATA PROJEKT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/idp-rozhrani_22_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C647" s="3">
         <v>40290</v>
       </c>
-      <c r="D647" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C648" s="2">
+      <c r="D647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.idp.cz/zo_idp.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet Expert s.r.o.</t>
+        </is>
+      </c>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_expert-rozhrani_19_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C648" s="3">
         <v>40652</v>
       </c>
-      <c r="D648" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C649" s="2">
+      <c r="D648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetexpert.cz/files/Oznámení%20typu%20rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERNET KRALUPY CZ,s.r.o.</t>
+        </is>
+      </c>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_kralupy_cz-rozhrani_02_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C649" s="3">
         <v>40484</v>
       </c>
-      <c r="D649" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C650" s="2">
+      <c r="D649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ikc.cz/ikc.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERNET Pb, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_pb-rozhrani_24_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C650" s="3">
         <v>43032</v>
       </c>
-      <c r="D650" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C651" s="2">
+      <c r="D650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internetpb.cz/dokumenty/oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet Praha Josefov s.r.o.</t>
+        </is>
+      </c>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_praha_josefov-rozhrani_10_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C651" s="3">
         <v>42045</v>
       </c>
-      <c r="D651" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C652" s="2">
+      <c r="D651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet-praha1.cz/wp-content/uploads/2014/03/vomacko_c_specifikace1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet pro každého s.r.o.</t>
+        </is>
+      </c>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_pro_kazdeho-rozhrani_13_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C652" s="3">
         <v>40372</v>
       </c>
-      <c r="D652" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C653" s="2">
+      <c r="D652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprokazdeho.com/USoubory/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet Sezemice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_sezemice-rozhrani_19_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C653" s="3">
         <v>43392</v>
       </c>
-      <c r="D653" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C654" s="2">
+      <c r="D653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.internetsezemice.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet v Trojanovicích s.r.o.</t>
+        </is>
+      </c>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet_v_trojanovicich-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C654" s="3">
         <v>41276</v>
       </c>
-      <c r="D654" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C655" s="2">
+      <c r="D654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wnt.cz/rozhrani/internetvtrojanovicich.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet2 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet2-rozhrani_13_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C655" s="3">
         <v>41195</v>
       </c>
-      <c r="D655" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C656" s="2">
+      <c r="D655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet2.cz/help-desk/oznameni-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internet4you.cz, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internet4you_cz-rozhrani_07_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C656" s="3">
         <v>40581</v>
       </c>
-      <c r="D656" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C657" s="2">
+      <c r="D656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.inet4you.cz/SPR.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">InternetNET Networking s.r.o.</t>
+        </is>
+      </c>
+      <c r="B657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internetnet_networking-rozhrani_23_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C657" s="3">
         <v>43488</v>
       </c>
-      <c r="D657" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C658" s="2">
+      <c r="D657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetnet24.cz/oznameni-o-typech-rozhrani-ctu</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Internetové obchody, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/io-rozhrani_14_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C658" s="3">
         <v>41834</v>
       </c>
-      <c r="D658" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C659" s="2">
+      <c r="D658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.io.cz/dokumenty/ctu_rozhrani_io.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERNETY.CZ - internetové připojení s.r.o.</t>
+        </is>
+      </c>
+      <c r="B659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internety_cz-rozhrani_28_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C659" s="3">
         <v>42032</v>
       </c>
-      <c r="D659" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C660" s="2">
+      <c r="D659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internety.cz/rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTERNEXT 2000, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/internext_2000-rozhrani_19_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C660" s="3">
         <v>40287</v>
       </c>
-      <c r="D660" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C661" s="2">
+      <c r="D660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internext.cz/soubory/internext_rozhranisite.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Intraweb servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/intraweb_servis-rozhrani_06_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C661" s="3">
         <v>40700</v>
       </c>
-      <c r="D661" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C662" s="2">
+      <c r="D661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.intraweb.cz/dl/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INTV, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/intv-rozhrani_04_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C662" s="3">
         <v>40637</v>
       </c>
-      <c r="D662" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C663" s="2">
+      <c r="D662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.intv.cz/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INVESCOMP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/investcomp-rozhrani_20_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C663" s="3">
         <v>40622</v>
       </c>
-      <c r="D663" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C664" s="2">
+      <c r="D663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.futurenet.cz/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INVEST TEL, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/invest_tel-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C664" s="3">
         <v>41239</v>
       </c>
-      <c r="D664" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C665" s="2">
+      <c r="D664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.keynet.cz/adm/podpora/oznameni_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IoT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/iot-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C665" s="3">
         <v>42659</v>
       </c>
-      <c r="D665" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C666" s="2">
+      <c r="D665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_IoT.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IoTSP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/iotsp-rozhrani_18_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C666" s="3">
         <v>43026</v>
       </c>
-      <c r="D666" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C667" s="2">
+      <c r="D666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ipvnet.cz/images/CTU_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IPEX a.s.</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ipex-rozhrani_30_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C667" s="3">
         <v>40816</v>
       </c>
-      <c r="D667" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C668" s="2">
+      <c r="D667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ipex.cz/podpora/typy-a-specifikace-pouzivanych-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Irongate s.r.o.</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/irongate-rozhrani_29_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C668" s="3">
         <v>41393</v>
       </c>
-      <c r="D668" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C669" s="2">
+      <c r="D668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.irongatenet.net/index.php/dokumentace-faq/typy-rozhrani-site</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IS DATA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/is_data-rozhrani_27_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C669" s="3">
         <v>40450</v>
       </c>
-      <c r="D669" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C670" s="2">
+      <c r="D669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kladnonet.cz/wifi-bezdratovy_internet-kladno/technologie_wifi.kn?id=2</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ISP Alliance a.s.</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/isp_alliance-rozhrani_02_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C670" s="3">
         <v>42065</v>
       </c>
-      <c r="D670" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C671" s="2">
+      <c r="D670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ispalliance.cz/wp-content/uploads/2015/02/RozhraniSite.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ISP Profi s.r.o.</t>
+        </is>
+      </c>
+      <c r="B671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/isp_profi-rozhrani_06_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C671" s="3">
         <v>42041</v>
       </c>
-      <c r="D671" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C672" s="2">
+      <c r="D671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://net.enso.cz/Files/ENSOSpecRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ISP Services spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/isp_services-rozhrani_25_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C672" s="3">
         <v>41207</v>
       </c>
-      <c r="D672" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C673" s="2">
+      <c r="D672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.movset.cz/typy_rozhrani/aktualni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ISP telekomunikace s.r.o.</t>
+        </is>
+      </c>
+      <c r="B673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/isp_telekomunikace-rozhrani_24_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C673" s="3">
         <v>43032</v>
       </c>
-      <c r="D673" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C674" s="2">
+      <c r="D673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.isptelekomunikace.cz/index.php/podpora/typy-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ISSA CZECH s.r.o.</t>
+        </is>
+      </c>
+      <c r="B674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/issa_czech-rozhrani_25_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C674" s="3">
         <v>42394</v>
       </c>
-      <c r="D674" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C675" s="2">
+      <c r="D674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://issanet.cz/doc/cms_library/161026-issanet-typyrozhrani-20.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT - HELP.cz, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it-help_cz-rozhrani_05_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C675" s="3">
         <v>40456</v>
       </c>
-      <c r="D675" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C676" s="2">
+      <c r="D675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.it-help.cz/stahuj/CTU-typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Profi s.r.o.</t>
+        </is>
+      </c>
+      <c r="B676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it_profi-rozhrani_15_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C676" s="3">
         <v>40374</v>
       </c>
-      <c r="D676" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C677" s="2">
+      <c r="D676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.itprofi.cz/internet.php?strana=pokryti</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT Profík s.r.o.</t>
+        </is>
+      </c>
+      <c r="B677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it_profik-rozhrani_04_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C677" s="3">
         <v>41247</v>
       </c>
-      <c r="D677" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C678" s="2">
+      <c r="D677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.itprofik.cz/fileadmin/user_upload/Ke_stazeni/typy_pouzitych_rozhrani_2012.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT svět s.r.o.</t>
+        </is>
+      </c>
+      <c r="B678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it_svet-rozhrani_04_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C678" s="3">
         <v>41824</v>
       </c>
-      <c r="D678" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C679" s="2">
+      <c r="D678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.it-svet.cz/soubor/typ_rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT8 - Informační technologie s.r.o.</t>
+        </is>
+      </c>
+      <c r="B679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it8-rozhrani_04_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C679" s="3">
         <v>41186</v>
       </c>
-      <c r="D679" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C680" s="2">
+      <c r="D679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.it8.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ITBUSINESS, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it_business-rozhrani_26_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C680" s="3">
         <v>40569</v>
       </c>
-      <c r="D680" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C681" s="2">
+      <c r="D680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.levnet.cz/dokumenty/oznameni-typy.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ITexpres s.r.o.</t>
+        </is>
+      </c>
+      <c r="B681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/itexpres-rozhrani_02_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C681" s="3">
         <v>42037</v>
       </c>
-      <c r="D681" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C682" s="2">
+      <c r="D681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.itexpres.cz/images/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IT-PRO s.r.o.</t>
+        </is>
+      </c>
+      <c r="B682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/it-pro-rozhrani_26_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C682" s="3">
         <v>41696</v>
       </c>
-      <c r="D682" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C683" s="2">
+      <c r="D682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://it-pro.cz/aktuality/oznameni-o-typech-rozhrani-pro-pripojeni-k-siti-pro-s-r-o</t>
+        </is>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">itself s.r.o.</t>
+        </is>
+      </c>
+      <c r="B683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/itself-rozhrani_17_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C683" s="3">
         <v>41534</v>
       </c>
-      <c r="D683" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C684" s="2">
+      <c r="D683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.itself.cz/file/iptv-typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">J.S.tel s.r.o.</t>
+        </is>
+      </c>
+      <c r="B684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jstel-rozhrani_29_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C684" s="3">
         <v>41668</v>
       </c>
-      <c r="D684" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C685" s="2">
+      <c r="D684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jstel.cz/images/pdf_cz/cturozhrannivyzva.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JakaCom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jakacom-rozhrani_19_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C685" s="3">
         <v>40562</v>
       </c>
-      <c r="D685" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C686" s="2">
+      <c r="D685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jakacom.net/?page_id=220#rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JALINET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jalinet-rozhrani_06_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C686" s="3">
         <v>41219</v>
       </c>
-      <c r="D686" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C687" s="2">
+      <c r="D686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jalinet.eu/index.php/podpora</t>
+        </is>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jalůvka Martin</t>
+        </is>
+      </c>
+      <c r="B687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_jaluvka-rozhrani_14_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C687" s="3">
         <v>41957</v>
       </c>
-      <c r="D687" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C688" s="2">
+      <c r="D687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teranet.cz/file/2011-11-11_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jan Waleczek</t>
+        </is>
+      </c>
+      <c r="B688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_waleczek_specifikace_rozhrani_30-6-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C688" s="3">
         <v>44012</v>
       </c>
-      <c r="D688" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C689" s="2">
+      <c r="D688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.meshnet.cz/soubory/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janásek Radek</t>
+        </is>
+      </c>
+      <c r="B689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_janasek-rozhrani_11_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C689" s="3">
         <v>41010</v>
       </c>
-      <c r="D689" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C690" s="2">
+      <c r="D689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.podhori.cz/ctu</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janečka Petr</t>
+        </is>
+      </c>
+      <c r="B690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_janecka-rozhrani_31_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C690" s="3">
         <v>40694</v>
       </c>
-      <c r="D690" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C691" s="2">
+      <c r="D690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://volny.cz/janecka/dokumenty/Jane%e8ka_rozhran%ed.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jankovič Josef</t>
+        </is>
+      </c>
+      <c r="B691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_jankovic-rozhrani_29_05_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C691" s="3">
         <v>41058</v>
       </c>
-      <c r="D691" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C692" s="2">
+      <c r="D691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.charvatska.net/media/files/Oznameni_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janouch Leoš</t>
+        </is>
+      </c>
+      <c r="B692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_janouch-rozhrani_19_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C692" s="3">
         <v>40805</v>
       </c>
-      <c r="D692" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C693" s="2">
+      <c r="D692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comanet.cz/uc/soubory-ke-stazeni/comanet-aktualni-typy-rozhrani-verejne-komunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Janoušek Vojtěch</t>
+        </is>
+      </c>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vojtech_janousek-rozhrani_13_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C693" s="3">
         <v>41346</v>
       </c>
-      <c r="D693" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C694" s="2">
+      <c r="D693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bishboun.net/Documets/CTU_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jansa Pavel</t>
+        </is>
+      </c>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_jansa-rozhrani_02_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C694" s="3">
         <v>40879</v>
       </c>
-      <c r="D694" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C695" s="2">
+      <c r="D694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.proctu.wz.cz/soubory/Typy_a_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jarolímek David</t>
+        </is>
+      </c>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_jarolimek-rozhrani_02_05_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C695" s="3">
         <v>41396</v>
       </c>
-      <c r="D695" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C696" s="2">
+      <c r="D695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jdmnet.cz/rozhrani-jarolimek/</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jaroměřský Martin</t>
+        </is>
+      </c>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_jaromersky-rozhrani_22_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C696" s="3">
         <v>40808</v>
       </c>
-      <c r="D696" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C697" s="2">
+      <c r="D696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.megacomnet.cz/PRMEGACOM.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JaroNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaronet-rozhrani_03_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C697" s="3">
         <v>40485</v>
       </c>
-      <c r="D697" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C698" s="2">
+      <c r="D697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jaronet.cz/files/36-Oznámení%20JaroNet%20s%20r%20o.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JavorNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/javornet-rozhrani_23_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C698" s="3">
         <v>42117</v>
       </c>
-      <c r="D698" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C699" s="2">
+      <c r="D698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.javornet.cz/JavorNET-specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Javůrek Miroslav</t>
+        </is>
+      </c>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_javurek-rozhrani_27_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C699" s="3">
         <v>40935</v>
       </c>
-      <c r="D699" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C700" s="2">
+      <c r="D699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netmelnik.cz/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Javůrková Iveta</t>
+        </is>
+      </c>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/iveta_javurkova-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C700" s="3">
         <v>41701</v>
       </c>
-      <c r="D700" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C701" s="2">
+      <c r="D700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.javu.cz/ozn.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAW.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaw-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C701" s="3">
         <v>40695</v>
       </c>
-      <c r="D701" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C702" s="2">
+      <c r="D701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWdatové okruhy.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawdatoveokruhy-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C702" s="3">
         <v>42481</v>
       </c>
-      <c r="D702" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C703" s="2">
+      <c r="D702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWgroup.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawgroup-rozhrani_21_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C703" s="3">
         <v>43364</v>
       </c>
-      <c r="D703" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C704" s="2">
+      <c r="D703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWholding.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawholding-rozhrani_21_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C704" s="3">
         <v>43364</v>
       </c>
-      <c r="D704" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C705" s="2">
+      <c r="D704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWinternet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawinternet-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C705" s="3">
         <v>42481</v>
       </c>
-      <c r="D705" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C706" s="2">
+      <c r="D705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWkamery.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawkamery-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C706" s="3">
         <v>42481</v>
       </c>
-      <c r="D706" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C707" s="2">
+      <c r="D706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWmetropolitní.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawmetropolitni-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C707" s="3">
         <v>42481</v>
       </c>
-      <c r="D707" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C708" s="2">
+      <c r="D707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWmobilni.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawmobilnicz-rozhrani_01_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C708" s="3">
         <v>43374</v>
       </c>
-      <c r="D708" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C709" s="2">
+      <c r="D708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWservisní.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawservisni-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C709" s="3">
         <v>42481</v>
       </c>
-      <c r="D709" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C710" s="2">
+      <c r="D709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWsledovaniTV.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawsledovanitv-rozhrani_31_1_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C710" s="3">
         <v>44957</v>
       </c>
-      <c r="D710" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C711" s="2">
+      <c r="D710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/download.php?idx=11690</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWtelco.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawtelco-rozhrani_31_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C711" s="3">
         <v>42674</v>
       </c>
-      <c r="D711" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C712" s="2">
+      <c r="D711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWtelefonní.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawtelefonni-rozhrani_31_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C712" s="3">
         <v>42674</v>
       </c>
-      <c r="D712" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C713" s="2">
+      <c r="D712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAWtelekomunikace.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jawtelekomunikace-rozhrani_21_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C713" s="3">
         <v>43364</v>
       </c>
-      <c r="D713" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C714" s="2">
+      <c r="D713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jaw.cz/admin/data/144_TSR_JAWcz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jedlička Stanislav</t>
+        </is>
+      </c>
+      <c r="B714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stanislav_jedlicka-rozhrani_21_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C714" s="3">
         <v>42084</v>
       </c>
-      <c r="D714" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C715" s="2">
+      <c r="D714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.repiste.net/ts/sj/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jedličková Martina</t>
+        </is>
+      </c>
+      <c r="B715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martina_jedlickova-rozhrani_11_05_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C715" s="3">
         <v>43231</v>
       </c>
-      <c r="D715" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C716" s="2">
+      <c r="D715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bohemia-net.eu/document/martina-jedlickova.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jelínek Jan</t>
+        </is>
+      </c>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_jelinek-rozhrani_02_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C716" s="3">
         <v>40757</v>
       </c>
-      <c r="D716" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C717" s="2">
+      <c r="D716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jhp.cz/tech_spec_a_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jelínek Mojmír</t>
+        </is>
+      </c>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mojmir_jelinek-rozhrani_28_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C717" s="3">
         <v>41333</v>
       </c>
-      <c r="D717" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C718" s="2">
+      <c r="D717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.theos.cz/pro/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jelínek Tomáš</t>
+        </is>
+      </c>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_jelinek-rozhrani_28_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C718" s="3">
         <v>40967</v>
       </c>
-      <c r="D718" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C719" s="2">
+      <c r="D718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zajelnet.com/download/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jemnice OnLine, družstvo</t>
+        </is>
+      </c>
+      <c r="B719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jemnice_online_druzstvo-rozhrani_19_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C719" s="3">
         <v>40562</v>
       </c>
-      <c r="D719" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C720" s="2">
+      <c r="D719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jemnice.cz/uploads/Dokumenty/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ješina Zdeněk</t>
+        </is>
+      </c>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_jesina-rozhrani_18_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C720" s="3">
         <v>40773</v>
       </c>
-      <c r="D720" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C721" s="2">
+      <c r="D720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rbsnet.webnode.cz/ostatni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JETPROCOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jetprocom-rozhrani_30_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C721" s="3">
         <v>40267</v>
       </c>
-      <c r="D721" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C722" s="2">
+      <c r="D721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://web.jetcom.cz/pripojeni-k-internetu/technologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JHComp s.r.o.</t>
+        </is>
+      </c>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jhcomp-rozhrani_14_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C722" s="3">
         <v>40373</v>
       </c>
-      <c r="D722" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C723" s="2">
+      <c r="D722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jhcomp.cz/technologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jilemnický Petr</t>
+        </is>
+      </c>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_jilemnicky-rozhrani_30_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C723" s="3">
         <v>43038</v>
       </c>
-      <c r="D723" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C724" s="2">
+      <c r="D723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.j-com.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JIM ALFA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jim_alfa-rozhrani_20_05_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C724" s="3">
         <v>43605</v>
       </c>
-      <c r="D724" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C725" s="2">
+      <c r="D724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https:\\bohemia-net.eu/document/Dokumenty_Bohemianet2.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JimmyNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jimmynet-rozhrani_18_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C725" s="3">
         <v>43026</v>
       </c>
-      <c r="D725" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C726" s="2">
+      <c r="D725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jimmynet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jindra Ladislav</t>
+        </is>
+      </c>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_jindra-rozhrani_08_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C726" s="3">
         <v>40976</v>
       </c>
-      <c r="D726" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C727" s="2">
+      <c r="D726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetnet24.cz/oznameni-o-typech-rozhrani-tu</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JiriVana.NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jirivana-technologicke_rozhrani_1_2_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C727" s="3">
         <v>44958</v>
       </c>
-      <c r="D727" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C728" s="2">
+      <c r="D727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.jirivana.net/prilohy/technologicke-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jiří Florián - ELEKTRO</t>
+        </is>
+      </c>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_florian_elektro-rozhrani_13_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C728" s="3">
         <v>40646</v>
       </c>
-      <c r="D728" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C729" s="2">
+      <c r="D728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jiriflorian-elektro.cz/oznameni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jiří Šperl</t>
+        </is>
+      </c>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_sperl_ag-net_specifikace_rozhrani_28-6-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C729" s="3">
         <v>44740</v>
       </c>
-      <c r="D729" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C730" s="2">
+      <c r="D729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.agnet.cz/dokumenty/</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jivok s.r.o.</t>
+        </is>
+      </c>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jivok-rozhrani_23_05_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C730" s="3">
         <v>41052</v>
       </c>
-      <c r="D730" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C731" s="2">
+      <c r="D730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jivok.cz/rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JizeraNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jizeranet-rozhrani_02_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C731" s="3">
         <v>42065</v>
       </c>
-      <c r="D731" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C732" s="2">
+      <c r="D731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jizeranet.cz/profil.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JM Data spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jm_data-rozhrani_08_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C732" s="3">
         <v>40337</v>
       </c>
-      <c r="D732" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C733" s="2">
+      <c r="D732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jmdata.cz/pages/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JM-Networks, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jmnetworks-rozhrani_27_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C733" s="3">
         <v>41666</v>
       </c>
-      <c r="D733" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C734" s="2">
+      <c r="D733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jmnetworks.cz/doc/CTU_Oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Johanovský Michal</t>
+        </is>
+      </c>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_johanovsky-rozhrani_27_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C734" s="3">
         <v>40935</v>
       </c>
-      <c r="D734" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C735" s="2">
+      <c r="D734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kopnet.cz/prog/ctupodminky.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jochim Pavel</t>
+        </is>
+      </c>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_jochim-rozhrani_31_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C735" s="3">
         <v>40847</v>
       </c>
-      <c r="D735" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C736" s="2">
+      <c r="D735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hnojniknet.cz/media/Dokumenty/rozhrani_datovych_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JON.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jon_cz-rozhrani_08_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C736" s="3">
         <v>40610</v>
       </c>
-      <c r="D736" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C737" s="2">
+      <c r="D736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jon.cz/data/File/Nova-prezentace/jon_cz-rozhrani_08_03_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOSI, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josi-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C737" s="3">
         <v>41701</v>
       </c>
-      <c r="D737" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C738" s="2">
+      <c r="D737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.josi.cz/wp-content/themes/josinet/download/oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOWIFI, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jowifi-rozhrani_26_02_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C738" s="3">
         <v>43522</v>
       </c>
-      <c r="D738" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C739" s="2">
+      <c r="D738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jowifi.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jozef Bambuch</t>
+        </is>
+      </c>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jozef_bambuch_rozhrani_14_12_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C739" s="3">
         <v>44909</v>
       </c>
-      <c r="D739" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C740" s="2">
+      <c r="D739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://freewifinet.org/dokumenty/podporovana_rozhrani_bj.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JR - NET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jr-net-rozhrani_04_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C740" s="3">
         <v>40486</v>
       </c>
-      <c r="D740" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C741" s="2">
+      <c r="D740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vaslepsi.net/wp-content/uploads/Dokumenty/JR-NET%20s.r.o._2010.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JTH Group a.s.</t>
+        </is>
+      </c>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jth-rozhrani_05_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C741" s="3">
         <v>41218</v>
       </c>
-      <c r="D741" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C742" s="2">
+      <c r="D741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jth.cz/internet-spec.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JUKE BOX, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/juke_box-rozhrani_11_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C742" s="3">
         <v>40462</v>
       </c>
-      <c r="D742" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C743" s="2">
+      <c r="D742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.casradio.cz/show.php?kat=pokryti&amp;mesto</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Junek Tomáš</t>
+        </is>
+      </c>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_junek-rozhrani_13_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C743" s="3">
         <v>41287</v>
       </c>
-      <c r="D743" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C744" s="2">
+      <c r="D743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.holnet.cz/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jungová Lenka</t>
+        </is>
+      </c>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lenka_jungova-rozhrani_06_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C744" s="3">
         <v>41704</v>
       </c>
-      <c r="D744" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C745" s="2">
+      <c r="D744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezpecne.net/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jurečka Martin</t>
+        </is>
+      </c>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_jurecka-rozhrani_24_02_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C745" s="3">
         <v>45712</v>
       </c>
-      <c r="D745" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C746" s="2">
+      <c r="D745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.fenixnet.info/images/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JUTA a.s.</t>
+        </is>
+      </c>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/juta-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C746" s="3">
         <v>41239</v>
       </c>
-      <c r="D746" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C747" s="2">
+      <c r="D746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.juta.cz/novinky.html?page=3</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jůzková Hana</t>
+        </is>
+      </c>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hana_juzkova-rozhrani_20_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C747" s="3">
         <v>40744</v>
       </c>
-      <c r="D747" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C748" s="2">
+      <c r="D747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radiolinkplus.cz/downloads/specifikace-pouzitych-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JVNET.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jvnet_cz-rozhrani_12_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C748" s="3">
         <v>40494</v>
       </c>
-      <c r="D748" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C749" s="2">
+      <c r="D748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jvnet.cz/index.php?id=1001</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KABEL OSTROV, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kabel_ostrov-rozhrani_12_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C749" s="3">
         <v>40645</v>
       </c>
-      <c r="D749" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C750" s="2">
+      <c r="D749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tv-ostrov.cz/analogove-vysilani/typy-a-specifikace-pouzitych-rozhrani-v-telekomunikacni-siti-tkr-ostrov-okres-karlovy-vary</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KABEL servis Praha, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kabel_servis_praha-rozhrani_21_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C750" s="3">
         <v>40472</v>
       </c>
-      <c r="D750" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C751" s="2">
+      <c r="D750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kabelservis.cz/html/dokumenty/rozhrani-verejne-komunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabelnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kabelnet-rozhrani_08_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C751" s="3">
         <v>42043</v>
       </c>
-      <c r="D751" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C752" s="2">
+      <c r="D751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kabelnet.webnode.cz/otazky-a-odpovedi/faqcbm_665242/10/</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KABELOVÁ TELEVIZE CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ktcz-rozhrani_22_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C752" s="3">
         <v>40655</v>
       </c>
-      <c r="D752" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C753" s="2">
+      <c r="D752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ktcz.eu/files/files/rozhraniKTCZ_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabelová televize Jeseník, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ktj-rozhrani_14_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C753" s="3">
         <v>40647</v>
       </c>
-      <c r="D753" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C754" s="2">
+      <c r="D753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ktjes.cz/koncove_zarizeni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabelová televize Kadaň, a.s.</t>
+        </is>
+      </c>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ktv_kadan-rozhrani_21_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C754" s="3">
         <v>40623</v>
       </c>
-      <c r="D754" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C755" s="2">
+      <c r="D754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ktkadan.cz/document/ktkadan_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabelová televize Kopřivnice, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ktv_koprivnice-rozhrani_13_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C755" s="3">
         <v>40676</v>
       </c>
-      <c r="D755" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C756" s="2">
+      <c r="D755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ktk.cz/wp-content/uploads/2011/05/Popis-rozhrani-verejne-komuniklacni-site-KTK.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabelová televize Lelekovice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ktl-rozhrani_20_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C756" s="3">
         <v>41963</v>
       </c>
-      <c r="D756" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C757" s="2">
+      <c r="D756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cablecom.webnode.cz/kontakt/ctu-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabelová televize Mariánské Lázně s.r.o.</t>
+        </is>
+      </c>
+      <c r="B757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/catv_ml-rozhrani_13_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C757" s="3">
         <v>41591</v>
       </c>
-      <c r="D757" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C758" s="2">
+      <c r="D757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ktml.cz/specifikace-rozhranni-sluzeb.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KabelSat s.r.o.</t>
+        </is>
+      </c>
+      <c r="B758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kabelsat-rozhrani_23_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C758" s="3">
         <v>40535</v>
       </c>
-      <c r="D758" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C759" s="2">
+      <c r="D758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kabelsat.wz.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kabrna Michal</t>
+        </is>
+      </c>
+      <c r="B759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_kabrna-rozhrani_29_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C759" s="3">
         <v>40723</v>
       </c>
-      <c r="D759" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C760" s="2">
+      <c r="D759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.diamont.cz/Portals/0/documents/ozanameni_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kacálek Roman</t>
+        </is>
+      </c>
+      <c r="B760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_kacalek-rozhrani_18_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C760" s="3">
         <v>40865</v>
       </c>
-      <c r="D760" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C761" s="2">
+      <c r="D760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://romanfredkacalek.sweb.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kadavá Klára</t>
+        </is>
+      </c>
+      <c r="B761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/klara_kadava-rozhrani_26_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C761" s="3">
         <v>40994</v>
       </c>
-      <c r="D761" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C762" s="2">
+      <c r="D761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ms-free.net/Specifikace_typu_rozhrani.txt</t>
+        </is>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kalaš Stanislav</t>
+        </is>
+      </c>
+      <c r="B762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stanislav_kalas-rozhrani_01_08_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C762" s="3">
         <v>41852</v>
       </c>
-      <c r="D762" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C763" s="2">
+      <c r="D762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.abconline.cz/internet-2014/popissluzeb</t>
+        </is>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kamenář Miroslav</t>
+        </is>
+      </c>
+      <c r="B763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_kamenar-rozhrani_01_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C763" s="3">
         <v>40940</v>
       </c>
-      <c r="D763" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C764" s="2">
+      <c r="D763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://web.kamna.net/?ukaz=typyrozsite</t>
+        </is>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KamNET, z.s.</t>
+        </is>
+      </c>
+      <c r="B764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kamnet-typy_rozhrani_6_12_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C764" s="3">
         <v>44901</v>
       </c>
-      <c r="D764" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C765" s="2">
+      <c r="D764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://m-soft.cz/wp-content/uploads/2022/06/Typy-rozhrani-pro-pripojeni-pristroju-verejne-komunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kanděra Jan</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_kandera-rozhrani_17_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C765" s="3">
         <v>40833</v>
       </c>
-      <c r="D765" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C766" s="2">
+      <c r="D765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.aagneth.cz/download/specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kaňůrek Vít</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vit_kanurek-rozhrani_17_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C766" s="3">
         <v>41169</v>
       </c>
-      <c r="D766" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C767" s="2">
+      <c r="D766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.movset.cz/typy_rozhrani/aktualni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kaora s.r.o.</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kaora-rozhrani_07_02_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C767" s="3">
         <v>43503</v>
       </c>
-      <c r="D767" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C768" s="2">
+      <c r="D767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kaora.cz/oznameni-rozhrani-vts.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Karel Velebil</t>
+        </is>
+      </c>
+      <c r="B768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_velebil_oznameni_aktualnich_typu_rozhrani_15-1-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C768" s="3">
         <v>43845</v>
       </c>
-      <c r="D768" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C769" s="2">
+      <c r="D768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vraneinternet.cz/wp-content/uploads/2020/02/Oznameni_aktualnich_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Karnyx, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karnyx-rozhrani_25_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C769" s="3">
         <v>40323</v>
       </c>
-      <c r="D769" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C770" s="2">
+      <c r="D769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net4home.cz/index_zarizeni.php?PHPSESSID=f7c9179aa1154c26a8def48d29bffc35</t>
+        </is>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kaštánek Tomáš</t>
+        </is>
+      </c>
+      <c r="B770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_kastanek-rozhrani_21_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C770" s="3">
         <v>40960</v>
       </c>
-      <c r="D770" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C771" s="2">
+      <c r="D770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kojice.webovka.eu/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KATRO SERVIS, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/katro_servis-rozhrani_04_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C771" s="3">
         <v>40241</v>
       </c>
-      <c r="D771" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C772" s="2">
+      <c r="D771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.katroservis.cz/kabelova-televize-a-internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kaucký Petr</t>
+        </is>
+      </c>
+      <c r="B772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_kaucky-oznameni_08_10_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C772" s="3">
         <v>41920</v>
       </c>
-      <c r="D772" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C773" s="2">
+      <c r="D772" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> http://www.wifiinternet.cz/img/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kavan Jan</t>
+        </is>
+      </c>
+      <c r="B773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_kavan-rozhrani_09_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C773" s="3">
         <v>41738</v>
       </c>
-      <c r="D773" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C774" s="2">
+      <c r="D773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.silcomp.net/index.php/podpora.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KAZA.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kaza-rozhrani_15_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C774" s="3">
         <v>41228</v>
       </c>
-      <c r="D774" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C775" s="2">
+      <c r="D774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kaza.cz/download/typy_rozhrani_2012_kaza.cz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kazda Jiří</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_kazda-rozhrani_27_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C775" s="3">
         <v>41332</v>
       </c>
-      <c r="D775" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C776" s="2">
+      <c r="D775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sat-net.cz/index.php?option=com_content&amp;view=category&amp;layout=blog&amp;id=40&amp;Itemid=60</t>
+        </is>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kazík Jiří</t>
+        </is>
+      </c>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_kazik-rozhrani_25_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C776" s="3">
         <v>41358</v>
       </c>
-      <c r="D776" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C777" s="2">
+      <c r="D776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kaza.cz/download/typy_rozhrani_2013_jirikazik.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kazík Martin</t>
+        </is>
+      </c>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_kazik-rozhrani_11_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C777" s="3">
         <v>40827</v>
       </c>
-      <c r="D777" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C778" s="2">
+      <c r="D777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kaza.cz/download/typy_rozhrani_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Keloc NET, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/keloc-net-rozhrani_12_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C778" s="3">
         <v>40310</v>
       </c>
-      <c r="D778" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C779" s="2">
+      <c r="D778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.keloc.cz/client_data/14/user_files/file/pdf/technicka-specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kepl Ladislav</t>
+        </is>
+      </c>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_kepl-rozhrani_24_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C779" s="3">
         <v>40871</v>
       </c>
-      <c r="D779" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C780" s="2">
+      <c r="D779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vinarice.net/legal.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kettner Aleš - Air-Phone</t>
+        </is>
+      </c>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_kettner_air_phone-rozhrani_02_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C780" s="3">
         <v>41731</v>
       </c>
-      <c r="D780" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C781" s="2">
+      <c r="D780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=YWlyLXBob25lLmN6fHd3d3xneDoxMDQ3ZTI2OTQyNmUzYjll</t>
+        </is>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kettner Aleš - ZlonínNet</t>
+        </is>
+      </c>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_kettner_zlonin_net-rozhrani_02_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C781" s="3">
         <v>41730</v>
       </c>
-      <c r="D781" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C782" s="2">
+      <c r="D781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=emxvbmlubmV0LmN6fHd3d3xneDo2MDk0ZjI4ZjM2NzJhMjBj</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KeyNet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/keynet-rozhrani_22_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C782" s="3">
         <v>43395</v>
       </c>
-      <c r="D782" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C783" s="2">
+      <c r="D782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.keynet.cz/media/28783/specifikace_rozhrani_keynet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KH KONVERT s. r. o.</t>
+        </is>
+      </c>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kh_konvert-rozhrani_17_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C783" s="3">
         <v>41687</v>
       </c>
-      <c r="D783" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C784" s="2">
+      <c r="D783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://smtp.khkonvert.cz/wp-content/uploads/2014/03/podporovana-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KKNET ISP, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kknet_isp-rozhrani_28_08_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C784" s="3">
         <v>41514</v>
       </c>
-      <c r="D784" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C785" s="2">
+      <c r="D784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kknet.cz/kknet-webtool-files/klient_kknet2009/www/0/1/typy_rozhrani-2013.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KKNET Services, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kknet-rozhrani_15_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C785" s="3">
         <v>41562</v>
       </c>
-      <c r="D785" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C786" s="2">
+      <c r="D785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kknet.cz/kknet-webtool-files/klient_kknet2009/www/0/1/typy_rozhrani-2013.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klauda Zdeněk</t>
+        </is>
+      </c>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_klauda-rozhrani_27_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C786" s="3">
         <v>42487</v>
       </c>
-      <c r="D786" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C787" s="2">
+      <c r="D786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.slunecny.net/data/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klečka Michael</t>
+        </is>
+      </c>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michael_klecka-rozhrani_17_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C787" s="3">
         <v>40741</v>
       </c>
-      <c r="D787" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C788" s="2">
+      <c r="D787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.kh.cz/documents/1310933228.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klement Miroslav</t>
+        </is>
+      </c>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_klement-rozhrani_18_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C788" s="3">
         <v>40926</v>
       </c>
-      <c r="D788" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C789" s="2">
+      <c r="D788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.praslavice.net/cenik/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KLFREE NETWORKS, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/klfreenetworks-rozhrani_22_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C789" s="3">
         <v>41569</v>
       </c>
-      <c r="D789" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C790" s="2">
+      <c r="D789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.klfree.com/files/hlaseni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klíma Kryštof</t>
+        </is>
+      </c>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/krystof_klima-rozhrani_04-02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C790" s="3">
         <v>41674</v>
       </c>
-      <c r="D790" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C791" s="2">
+      <c r="D790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dobri.net/index.php?section=contacts</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klimecký Miroslav</t>
+        </is>
+      </c>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_klimecky-rozhrani_07_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C791" s="3">
         <v>41250</v>
       </c>
-      <c r="D791" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C792" s="2">
+      <c r="D791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mmsoft.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klimeš Petr</t>
+        </is>
+      </c>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_klimes-rozhrani_10_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C792" s="3">
         <v>41343</v>
       </c>
-      <c r="D792" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C793" s="2">
+      <c r="D792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oblibene.name/userdata/shopimg/wifisit/file/rozhran%C3%AD_klime%C5%A1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klimešová Alena</t>
+        </is>
+      </c>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alena_klimesova-rozhrani_02_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C793" s="3">
         <v>42492</v>
       </c>
-      <c r="D793" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C794" s="2">
+      <c r="D793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oblibene.name/userdata/shopimg/wifisit/file/Ozn%C3%A1men%C3%AD%20Alca.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klusák Ladislav</t>
+        </is>
+      </c>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_klusak-rozhrani_26_08_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C794" s="3">
         <v>42242</v>
       </c>
-      <c r="D794" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C795" s="2">
+      <c r="D794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kldigital.cz/content/files/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KME, spol s r.o.</t>
+        </is>
+      </c>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kme-rozhrani_21_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C795" s="3">
         <v>40623</v>
       </c>
-      <c r="D795" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C796" s="2">
+      <c r="D795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kme.cz/kme/kmenet.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KmNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kmnet-rozhrani_04_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C796" s="3">
         <v>40578</v>
       </c>
-      <c r="D796" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C797" s="2">
+      <c r="D796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.kmnet.cz/documents/dokumenty/5/Podporovana-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KMONDA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kmonda-rozhrani_25_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C797" s="3">
         <v>43003</v>
       </c>
-      <c r="D797" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C798" s="2">
+      <c r="D797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.harrachnet.cz/kmonda_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">K-net Technical International Group, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/k-net-rozhrani_13_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C798" s="3">
         <v>43537</v>
       </c>
-      <c r="D798" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C799" s="2">
+      <c r="D798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.k-net.cz/sluzby/internet/qnet-internet-do-vasi-firmy-nebo-domacnosti/typy-a-specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Knížek jiří</t>
+        </is>
+      </c>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_knizek-rozhrani_22_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C799" s="3">
         <v>40746</v>
       </c>
-      <c r="D799" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C800" s="2">
+      <c r="D799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pckb.cz/wp-content/uploads/2013/03/oznameni1272005.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kocourek Jan</t>
+        </is>
+      </c>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_kocourek-rozhrani_02_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C800" s="3">
         <v>40849</v>
       </c>
-      <c r="D800" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C801" s="2">
+      <c r="D800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sanet.cz/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Koděra Pavel</t>
+        </is>
+      </c>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_kodera-rozhrani_20_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C801" s="3">
         <v>40928</v>
       </c>
-      <c r="D801" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C802" s="2">
+      <c r="D801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comunited.cz/onas.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kodl Lukáš</t>
+        </is>
+      </c>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_kodl-rozhrani_18_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C802" s="3">
         <v>41017</v>
       </c>
-      <c r="D802" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C803" s="2">
+      <c r="D802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.forwifi.cz/index.php/kontakty-dulezite-pro-objednani-sluzeb-a-hlaseni-poruch/odkazy/38-ke-staeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kodys Aleš</t>
+        </is>
+      </c>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_kodys-rozhrani_22_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C803" s="3">
         <v>40869</v>
       </c>
-      <c r="D803" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C804" s="2">
+      <c r="D803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://fpnet.cz/data/FPNET-typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KOHRA Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kohra_group-rozhrani_16_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C804" s="3">
         <v>40618</v>
       </c>
-      <c r="D804" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C805" s="2">
+      <c r="D804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kohra.net/cz/m/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kohut Karel</t>
+        </is>
+      </c>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_kohut-rozhrani_26_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C805" s="3">
         <v>40689</v>
       </c>
-      <c r="D805" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C806" s="2">
+      <c r="D805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kbb.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kochaníček Roman</t>
+        </is>
+      </c>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_kochanicek-rozhrani_20_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C806" s="3">
         <v>41080</v>
       </c>
-      <c r="D806" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C807" s="2">
+      <c r="D806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.levnyshop.cz/winet/parametry-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">kochnet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kochnet.cz-rozhrani_24_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C807" s="3">
         <v>42484</v>
       </c>
-      <c r="D807" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C808" s="2">
+      <c r="D807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.proctu.kochnet.cz/soubory/Typy_a_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kolář Jan</t>
+        </is>
+      </c>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_kolar-rozhrani_29_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C808" s="3">
         <v>40815</v>
       </c>
-      <c r="D808" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C809" s="2">
+      <c r="D808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.satan.cz/data/user-content/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kolář Pavel</t>
+        </is>
+      </c>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_kolar-rozhrani_23_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C809" s="3">
         <v>40717</v>
       </c>
-      <c r="D809" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C810" s="2">
+      <c r="D809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elektrokol.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kolařík Tomáš</t>
+        </is>
+      </c>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_kolarik-rozhrani_15_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C810" s="3">
         <v>42050</v>
       </c>
-      <c r="D810" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C811" s="2">
+      <c r="D810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.texmexbar.com/assets/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kolman Michal</t>
+        </is>
+      </c>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_kolman-rozhrani_21_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C811" s="3">
         <v>40868</v>
       </c>
-      <c r="D811" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C812" s="2">
+      <c r="D811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.4servis.cz/userFiles/ctu/4servis-rozhrani-vks_2.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Komplet NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kompletnet-rohrani_03_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C812" s="3">
         <v>41732</v>
       </c>
-      <c r="D812" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C813" s="2">
+      <c r="D812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kompletnet.cz/images/dokumenty/rohrani-ctu-kompletnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Komunikační sítě s.r.o.</t>
+        </is>
+      </c>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/komunikacni_site-rozhrani_29_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C813" s="3">
         <v>41849</v>
       </c>
-      <c r="D813" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C814" s="2">
+      <c r="D813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.komunikacnisite.cz/doc/koncoverozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Komunikační stroje s.r.o.</t>
+        </is>
+      </c>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/komunikacni_stroje-rozhrani_13_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C814" s="3">
         <v>43417</v>
       </c>
-      <c r="D814" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C815" s="2">
+      <c r="D814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.prestonet.cz/typy-rozhrani-pro-pripojeni-k-vks/</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Konečný Miroslav</t>
+        </is>
+      </c>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_konecny-rozhrani_31_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C815" s="3">
         <v>41213</v>
       </c>
-      <c r="D815" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C816" s="2">
+      <c r="D815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trinit.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Konečný Pavel</t>
+        </is>
+      </c>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_konecny-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C816" s="3">
         <v>40695</v>
       </c>
-      <c r="D816" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C817" s="2">
+      <c r="D816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pavkon.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Konečný Zbyněk</t>
+        </is>
+      </c>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zbynek_konecny-rozhrani_01_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C817" s="3">
         <v>40878</v>
       </c>
-      <c r="D817" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C818" s="2">
+      <c r="D817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.luco.cz/wifixp/data/Techspec.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KonekTel, a.s.</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/konektel-rozhrani_18_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C818" s="3">
         <v>40255</v>
       </c>
-      <c r="D818" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C819" s="2">
+      <c r="D818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.konektel.cz/cs/sluzby/bezdratovy-internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kopáček Jiří</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_kropacek-rozhrani_13_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C819" s="3">
         <v>40952</v>
       </c>
-      <c r="D819" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C820" s="2">
+      <c r="D819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jaj.cz/file/Rozhrani_JAJ.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kopecký Antonín</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/antonin_kopecky-rozhrani_15_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C820" s="3">
         <v>40678</v>
       </c>
-      <c r="D820" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C821" s="2">
+      <c r="D820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://saznet.sweb.cz/saznet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kopera Pavel</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_kopera-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C821" s="3">
         <v>41303</v>
       </c>
-      <c r="D821" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C822" s="2">
+      <c r="D821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezdrat.com/sim/data/uploads/OznameniRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Korčak David</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_korcak-rozhrani_16_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C822" s="3">
         <v>40955</v>
       </c>
-      <c r="D822" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C823" s="2">
+      <c r="D822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pcpoint.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Korint jiří</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_korint-rozhrani_18_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C823" s="3">
         <v>42081</v>
       </c>
-      <c r="D823" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C824" s="2">
+      <c r="D823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.korint.net/wp-content/uploads/2015/02/Technick%C3%A1-specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostka Robert</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/robert_kostka-rozhrani_18_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C824" s="3">
         <v>41716</v>
       </c>
-      <c r="D824" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C825" s="2">
+      <c r="D824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coolnet.cz/doc/telek-rozhrani-RobertKostka.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KOSTNET v.o.s.</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kostnet-rozhrani_11_10_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C825" s="3">
         <v>43749</v>
       </c>
-      <c r="D825" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C826" s="2">
+      <c r="D825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://uvtnet.cz/sites/default/files/obsah/soubory_ke_stazeni_obsah/Oznameni_o_typech_rozhrani_Kostnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Košelja Michal</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_koselja-rozhrani_12_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C826" s="3">
         <v>43416</v>
       </c>
-      <c r="D826" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C827" s="2">
+      <c r="D826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.koselja.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Košík Michal</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_kosik-rozhrani_19_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C827" s="3">
         <v>40805</v>
       </c>
-      <c r="D827" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C828" s="2">
+      <c r="D827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.malesice.net/?page_id=31</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kováč Jiří</t>
+        </is>
+      </c>
+      <c r="B828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_kovac-rozhrani_27_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C828" s="3">
         <v>41087</v>
       </c>
-      <c r="D828" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C829" s="2">
+      <c r="D828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vejnet.cz/images/dokumenty/TechnickeSpecifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kovačik Miroslav</t>
+        </is>
+      </c>
+      <c r="B829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_kovacik-rozhrani_07_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C829" s="3">
         <v>41340</v>
       </c>
-      <c r="D829" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C830" s="2">
+      <c r="D829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kovim.cz/internet/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kovalová Pavla</t>
+        </is>
+      </c>
+      <c r="B830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavla_kovalova-rozhrani_18_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C830" s="3">
         <v>41716</v>
       </c>
-      <c r="D830" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C831" s="2">
+      <c r="D830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.telebridge.cz/userFiles/pristupove-rozhrani-pro-pripojeni-zakaznika.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kozák Petr</t>
+        </is>
+      </c>
+      <c r="B831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_kozak-rozhrani_29_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C831" s="3">
         <v>40997</v>
       </c>
-      <c r="D831" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C832" s="2">
+      <c r="D831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.datell.cz/data/download/CTU_Oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kozohorský Miloš</t>
+        </is>
+      </c>
+      <c r="B832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milos_kozohorsky-rozhrani_24_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C832" s="3">
         <v>41357</v>
       </c>
-      <c r="D832" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C833" s="2">
+      <c r="D832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.moravany.cz/files/rozhrani-MK.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KPE spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kpe-rozhrani_23_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C833" s="3">
         <v>40260</v>
       </c>
-      <c r="D833" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C834" s="2">
+      <c r="D833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=cG9qaXRrby5jenx0cmluYWN0a2F8Z3g6NGRiYzNhOGU1OTVhZWQ5MA</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kraicinger Petr</t>
+        </is>
+      </c>
+      <c r="B834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_kraicinger-rozhrani_07_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C834" s="3">
         <v>41340</v>
       </c>
-      <c r="D834" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C835" s="2">
+      <c r="D834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wertlinen.net/instalace.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krajíček Josef</t>
+        </is>
+      </c>
+      <c r="B835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_krajicek-rozhrani_23_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C835" s="3">
         <v>40747</v>
       </c>
-      <c r="D835" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C836" s="2">
+      <c r="D835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jkservis.net/internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krajská nemocnice Liberec, a.s.</t>
+        </is>
+      </c>
+      <c r="B836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/krajska_nem_liberec-rozhrani_04_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C836" s="3">
         <v>43012</v>
       </c>
-      <c r="D836" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C837" s="2">
+      <c r="D836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.nemlib.cz/assets/uploads/2017/10/rozhraní-veřejné-komunikační-sítě-v-souladu-s-§-73-zákona-č.-127-2005-Sb..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kratochvíl Leoš</t>
+        </is>
+      </c>
+      <c r="B837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_kratochvil-rozhrani_11_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C837" s="3">
         <v>43354</v>
       </c>
-      <c r="D837" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C838" s="2">
+      <c r="D837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vochomurka.net/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krejcárek Ivan</t>
+        </is>
+      </c>
+      <c r="B838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ivan_krejcarek-rozhrani_21_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C838" s="3">
         <v>40745</v>
       </c>
-      <c r="D838" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C839" s="2">
+      <c r="D838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wifi.ekoenergie.cz/?p=p_26&amp;sName</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krejčí Jakub</t>
+        </is>
+      </c>
+      <c r="B839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jakub_krejci-rozhrani_06_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C839" s="3">
         <v>41523</v>
       </c>
-      <c r="D839" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C840" s="2">
+      <c r="D839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hustynet.cz/dd/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KRI net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kri_net-rozhrani_31_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C840" s="3">
         <v>40543</v>
       </c>
-      <c r="D840" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C841" s="2">
+      <c r="D840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kri.cz/obsah.php?id=4</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kričfaluši Jan</t>
+        </is>
+      </c>
+      <c r="B841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_kricfalusi-rozhrani_16_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C841" s="3">
         <v>42416</v>
       </c>
-      <c r="D841" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C842" s="2">
+      <c r="D841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bezdrat.linecom.cz/oznameni.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krmela David</t>
+        </is>
+      </c>
+      <c r="B842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_krmela-rozhrani_13_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C842" s="3">
         <v>41346</v>
       </c>
-      <c r="D842" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C843" s="2">
+      <c r="D842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rdlnet.cz/wp-content/uploads/2013/03/Radek-Krmela.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krmela Radek</t>
+        </is>
+      </c>
+      <c r="B843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_krmela-rozhrani_13_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C843" s="3">
         <v>41346</v>
       </c>
-      <c r="D843" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C844" s="2">
+      <c r="D843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rdlnet.cz/wp-content/uploads/2013/03/Radek-Krmela.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krmenčík Martin</t>
+        </is>
+      </c>
+      <c r="B844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_krmencik-rozhrani_25_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C844" s="3">
         <v>42060</v>
       </c>
-      <c r="D844" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C845" s="2">
+      <c r="D844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://netmk.cz/dokumenty/CTU-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krobot Luboš</t>
+        </is>
+      </c>
+      <c r="B845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lubos_krobot-rozhrani_10_07_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C845" s="3">
         <v>41100</v>
       </c>
-      <c r="D845" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C846" s="2">
+      <c r="D845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ex-line.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kroupa František</t>
+        </is>
+      </c>
+      <c r="B846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_kroupa-rozhrani_17_05_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C846" s="3">
         <v>41046</v>
       </c>
-      <c r="D846" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C847" s="2">
+      <c r="D846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://komtech.webnode.cz/sluzby/rozhrani-pripojeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krupička Roman</t>
+        </is>
+      </c>
+      <c r="B847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_krupicka-rozhrani_10_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C847" s="3">
         <v>41374</v>
       </c>
-      <c r="D847" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C848" s="2">
+      <c r="D847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.it-svet.cz/soubor/typ_rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Krystýn Zbyněk</t>
+        </is>
+      </c>
+      <c r="B848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zbynek_krystyn-rozhrani_22_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C848" s="3">
         <v>43426</v>
       </c>
-      <c r="D848" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C849" s="2">
+      <c r="D848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.afternet.cz/images/specifikace_rozhrani_2018.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Křapka Martin</t>
+        </is>
+      </c>
+      <c r="B849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_krapka-rozhrani_25_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C849" s="3">
         <v>40872</v>
       </c>
-      <c r="D849" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C850" s="2">
+      <c r="D849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.becov.net/images/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Křepela Aleš</t>
+        </is>
+      </c>
+      <c r="B850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_krepela-rozhrani_17_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C850" s="3">
         <v>40956</v>
       </c>
-      <c r="D850" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C851" s="2">
+      <c r="D850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://krepnet.cz/index.php?str=specifikace</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kříž Josef (ELEKTRONIK)</t>
+        </is>
+      </c>
+      <c r="B851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kriz_josef_elektronik-rozhrani_29_7_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C851" s="3">
         <v>44406</v>
       </c>
-      <c r="D851" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C852" s="2">
+      <c r="D851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kriz-elektronik.cz/net/technologie.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kříž Vratislav</t>
+        </is>
+      </c>
+      <c r="B852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vratislav_kriz-rozhrani_31_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C852" s="3">
         <v>40847</v>
       </c>
-      <c r="D852" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C853" s="2">
+      <c r="D852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hornackynet.cz/media/typy_rozhrani_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Křížová Kamila</t>
+        </is>
+      </c>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kamila_krizova-rozhrani_12_03_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C853" s="3">
         <v>43171</v>
       </c>
-      <c r="D853" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C854" s="2">
+      <c r="D853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://hornackynet.cz/media/typy_rozhrani_krizova.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KTVLan s.r.o.</t>
+        </is>
+      </c>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ktvlan-rozhrani_22_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C854" s="3">
         <v>40746</v>
       </c>
-      <c r="D854" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C855" s="2">
+      <c r="D854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ktvlan.cz/UserFiles/download/[12]_Rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kubát Michal</t>
+        </is>
+      </c>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_kubat-rozhrani_20_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C855" s="3">
         <v>40683</v>
       </c>
-      <c r="D855" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C856" s="2">
+      <c r="D855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.velkemezirici.net/rozhrani.asp</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kubec Jaroslav</t>
+        </is>
+      </c>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_kubec-rozhrani_06_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C856" s="3">
         <v>41704</v>
       </c>
-      <c r="D856" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C857" s="2">
+      <c r="D856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://naxo.net/documents/typy-rozhrani-sek.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kubeš Petr</t>
+        </is>
+      </c>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_kubes-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C857" s="3">
         <v>40695</v>
       </c>
-      <c r="D857" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C858" s="2">
+      <c r="D857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://profiinternet.cz/sluzby/technicka-podpora/datovarozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kubešová Miroslava</t>
+        </is>
+      </c>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslava_kubesova-rozhrani_30_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C858" s="3">
         <v>40877</v>
       </c>
-      <c r="D858" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C859" s="2">
+      <c r="D858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mamutnet.cz/stazeni/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kubíček Alexandr</t>
+        </is>
+      </c>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/alexandr_kubicek-rozhrani_09_05_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C859" s="3">
         <v>41403</v>
       </c>
-      <c r="D859" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C860" s="2">
+      <c r="D859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kdyne.net/new/general/download/oznameni_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kubíček Miroslav</t>
+        </is>
+      </c>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_kubicek-rozhrani_12_05_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C860" s="3">
         <v>41771</v>
       </c>
-      <c r="D860" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C861" s="2">
+      <c r="D860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ttnet-jm.cz/rubriky/Typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kučera Martin</t>
+        </is>
+      </c>
+      <c r="B861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_kucera-rozhrani_13_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C861" s="3">
         <v>41711</v>
       </c>
-      <c r="D861" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C862" s="2">
+      <c r="D861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mk-pocitace.cz/Rozhrani-verejne-komunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kučera Martin</t>
+        </is>
+      </c>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_kucera-rozhrani_25_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C862" s="3">
         <v>43398</v>
       </c>
-      <c r="D862" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C863" s="2">
+      <c r="D862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kucera.tshydro.net/pouzivanarozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kudrnáč Zdeněk</t>
+        </is>
+      </c>
+      <c r="B863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_kudrnac-rozhrani_04_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C863" s="3">
         <v>41337</v>
       </c>
-      <c r="D863" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C864" s="2">
+      <c r="D863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://hosting.kudrnac.net/www/doc/oznameniRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kuchař Martin</t>
+        </is>
+      </c>
+      <c r="B864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_kuchar-rozhrani_22_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C864" s="3">
         <v>42116</v>
       </c>
-      <c r="D864" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C865" s="2">
+      <c r="D864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.repiste.net/ts/mk/RozhraniMK.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kuchař Martin</t>
+        </is>
+      </c>
+      <c r="B865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_kuchar-rozhrani_11_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C865" s="3">
         <v>42411</v>
       </c>
-      <c r="D865" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C866" s="2">
+      <c r="D865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.serviscomputer.cz/typy-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kukučka Martin</t>
+        </is>
+      </c>
+      <c r="B866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_kukucka-rozhrani_22_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C866" s="3">
         <v>40899</v>
       </c>
-      <c r="D866" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C867" s="2">
+      <c r="D866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ido.cz/martin_kukucka/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kuldová Anna</t>
+        </is>
+      </c>
+      <c r="B867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anna_kuldova-rozhrani_30_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C867" s="3">
         <v>42459</v>
       </c>
-      <c r="D867" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C868" s="2">
+      <c r="D867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hornackynet.cz/media/typy_rozhrani_kuldova.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kulich Tomáš</t>
+        </is>
+      </c>
+      <c r="B868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_kulich-rozhrani_21_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C868" s="3">
         <v>40868</v>
       </c>
-      <c r="D868" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C869" s="2">
+      <c r="D868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kulich.internetchrast.cz/dokumenty.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kulichová Šárka</t>
+        </is>
+      </c>
+      <c r="B869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sarka_kulichova-rozhrani_08_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C869" s="3">
         <v>41372</v>
       </c>
-      <c r="D869" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C870" s="2">
+      <c r="D869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kuldashop.cz/wp-content/uploads/20130408_11370104.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KUMI - ELECTRONIC, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kumi-electronic-rozhrani_08_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C870" s="3">
         <v>40337</v>
       </c>
-      <c r="D870" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C871" s="2">
+      <c r="D870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://polanka.net/files/Typy_rozhrani_KUMI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KunciceNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kuncice_net-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C871" s="3">
         <v>41276</v>
       </c>
-      <c r="D871" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C872" s="2">
+      <c r="D871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wnt.cz/rozhrani/kuncicenet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kuneš Ondřej</t>
+        </is>
+      </c>
+      <c r="B872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_kunes-rozhrani_22_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C872" s="3">
         <v>41296</v>
       </c>
-      <c r="D872" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C873" s="2">
+      <c r="D872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kysnet.cz/files/rozhrani2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kunz Jiří</t>
+        </is>
+      </c>
+      <c r="B873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_kunz-rozhrani_31_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C873" s="3">
         <v>40694</v>
       </c>
-      <c r="D873" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C874" s="2">
+      <c r="D873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://compusnet.cz/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KURONET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kuronet-rozhrani_31_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C874" s="3">
         <v>42460</v>
       </c>
-      <c r="D874" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C875" s="2">
+      <c r="D874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kuronet.eu/datova-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kutálek David</t>
+        </is>
+      </c>
+      <c r="B875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_kutalek-rozhrani_24_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C875" s="3">
         <v>42424</v>
       </c>
-      <c r="D875" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C876" s="2">
+      <c r="D875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skryje.net/rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kutina Tomáš</t>
+        </is>
+      </c>
+      <c r="B876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_kutina-rozhrani_15_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C876" s="3">
         <v>40862</v>
       </c>
-      <c r="D876" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C877" s="2">
+      <c r="D876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://nova-net.cz/images/Rozhran_st.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kutiš Ivan</t>
+        </is>
+      </c>
+      <c r="B877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ivan_kutis-rozhrani_09_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C877" s="3">
         <v>40948</v>
       </c>
-      <c r="D877" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C878" s="2">
+      <c r="D877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net-home.cz/web/index.php?option=com_content&amp;view=article&amp;id=64&amp;Itemid=68</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kuzník Radek</t>
+        </is>
+      </c>
+      <c r="B878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_kuznik-rozhrani_10_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C878" s="3">
         <v>41374</v>
       </c>
-      <c r="D878" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C879" s="2">
+      <c r="D878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.aktovka.net/ctu/typy.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KV data, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kv_data-rozhrani_11_02_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C879" s="3">
         <v>43507</v>
       </c>
-      <c r="D879" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C880" s="2">
+      <c r="D879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://pronet-free.webnode.cz/_files/200000126-392d43a273/Oznámení%20aktuálních%20typů%20rozhraní%20veřejné%20komunikační%20sítě%20Pronet.free%20(LSV%20Group).pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KVCOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kvcom-rozhrani_20_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C880" s="3">
         <v>42998</v>
       </c>
-      <c r="D880" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C881" s="2">
+      <c r="D880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kvcom.cz/downloads/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KVE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kverozhrani_14_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C881" s="3">
         <v>40465</v>
       </c>
-      <c r="D881" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C882" s="2">
+      <c r="D881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kve.cz/files/KVE_Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KVE.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kve_cz-rozhrani_14_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C882" s="3">
         <v>40465</v>
       </c>
-      <c r="D882" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C883" s="2">
+      <c r="D882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kve.cz/files/KVE_Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kyklop network systems s.r.o.</t>
+        </is>
+      </c>
+      <c r="B883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kyklop_network_systems-rozhrani_11_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C883" s="3">
         <v>40858</v>
       </c>
-      <c r="D883" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C884" s="2">
+      <c r="D883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kyklop.cz/templates/ex_doc/typy_rozhrani_kyklop.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">L E O N A R D , spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leonard-rozhrani_27_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C884" s="3">
         <v>40660</v>
       </c>
-      <c r="D884" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C885" s="2">
+      <c r="D884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.ileonard.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lacina Miroslav</t>
+        </is>
+      </c>
+      <c r="B885" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_lacina-rozhrani_19_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C885" s="3">
         <v>40743</v>
       </c>
-      <c r="D885" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C886" s="2">
+      <c r="D885" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xsky.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lacina.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B886" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lacina-rozhrani_21_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C886" s="3">
         <v>40745</v>
       </c>
-      <c r="D886" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C887" s="2">
+      <c r="D886" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.sedlcany.cz/index.php?option=com_content&amp;view=article&amp;id=47&amp;Itemid=58</t>
+        </is>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LACONEX a.s.</t>
+        </is>
+      </c>
+      <c r="B887" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/laconex-rozhrani_31_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C887" s="3">
         <v>42521</v>
       </c>
-      <c r="D887" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C888" s="2">
+      <c r="D887" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.laconex.cz/dokumentace/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LajsiNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B888" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lajsinet-rozhrani_25_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C888" s="3">
         <v>43003</v>
       </c>
-      <c r="D888" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C889" s="2">
+      <c r="D888" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lajsinet.cz/show.php?hid=953ca5d184f9dbce65526ef284ec6a4d644b48a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAM plus s.r.o.</t>
+        </is>
+      </c>
+      <c r="B889" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lam-rozhrani_17_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C889" s="3">
         <v>40315</v>
       </c>
-      <c r="D889" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C890" s="2">
+      <c r="D889" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vasesit.cz/images/stories/files/hlaseni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAN servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B890" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lan_servis-rozhrani_21_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C890" s="3">
         <v>40623</v>
       </c>
-      <c r="D890" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C891" s="2">
+      <c r="D890" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://lanservis.cz/assets/files/LANservis-Rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LAST MILE SOLUTIONS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lastmilesolutions-rozhrani_05_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C891" s="3">
         <v>42495</v>
       </c>
-      <c r="D891" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C892" s="2">
+      <c r="D891" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lastmilesolutions.cz/files/CTU_specifikacia_datovych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LazNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B892" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/laznet-rozhrani_06_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C892" s="3">
         <v>42041</v>
       </c>
-      <c r="D892" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C893" s="2">
+      <c r="D892" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.laznet.cz/techspec.rtf</t>
+        </is>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lázňovský Jan</t>
+        </is>
+      </c>
+      <c r="B893" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_laznovsky-rozhrani_07_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C893" s="3">
         <v>41312</v>
       </c>
-      <c r="D893" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C894" s="2">
+      <c r="D893" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comhal.cz/doc/5_Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LBnet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B894" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lbnet-rozhrani_30_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C894" s="3">
         <v>43434</v>
       </c>
-      <c r="D894" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C895" s="2">
+      <c r="D894" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lbnet.cz/ostatni/oznameni-typu-rozhrani/oznameni_telekomunikacni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LCZ comp, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B895" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lczcomp-rozhrani_04_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C895" s="3">
         <v>40637</v>
       </c>
-      <c r="D895" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C896" s="2">
+      <c r="D895" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.volny.cz/cars/</t>
+        </is>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lederer Dušan</t>
+        </is>
+      </c>
+      <c r="B896" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/dusan_lederer-rozhrani_16_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C896" s="3">
         <v>42416</v>
       </c>
-      <c r="D896" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C897" s="2">
+      <c r="D896" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slivaknet.cz/zakonne-informace/</t>
+        </is>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LEMO Internet a.s.</t>
+        </is>
+      </c>
+      <c r="B897" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lemo_internet-rozhrani_15_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C897" s="3">
         <v>42444</v>
       </c>
-      <c r="D897" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C898" s="2">
+      <c r="D897" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lemo.cz/pdf/typy_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LEMO Services a.s.</t>
+        </is>
+      </c>
+      <c r="B898" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lemo_services_typy_rozhrani_4-8-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C898" s="3">
         <v>44047</v>
       </c>
-      <c r="D898" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C899" s="2">
+      <c r="D898" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.lemo.services/wp-content/uploads/2020/08/typy_rozhrani_lemo_services.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LENTUS Trading, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B899" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lentus_trading-rozhrani_02_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C899" s="3">
         <v>40696</v>
       </c>
-      <c r="D899" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C900" s="2">
+      <c r="D899" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lentustrading.cz/1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Levný.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B900" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/levny_net-rozhrani_16_2_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C900" s="3">
         <v>44243</v>
       </c>
-      <c r="D900" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C901" s="2">
+      <c r="D900" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://levny.net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lhota Aleš</t>
+        </is>
+      </c>
+      <c r="B901" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_lhota-rozhrani_01_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C901" s="3">
         <v>41275</v>
       </c>
-      <c r="D901" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C902" s="2">
+      <c r="D901" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.miletin.net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Liberecká IS, a.s.</t>
+        </is>
+      </c>
+      <c r="B902" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/liberecka_is-rozhrani_03_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C902" s="3">
         <v>40332</v>
       </c>
-      <c r="D902" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C903" s="2">
+      <c r="D902" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.libereckais.cz/sluzby_datove_konektivity.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Libli s.r.o.</t>
+        </is>
+      </c>
+      <c r="B903" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libli-rozhrani_01_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C903" s="3">
         <v>43525</v>
       </c>
-      <c r="D903" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C904" s="2">
+      <c r="D903" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://suntel.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LIDOS Klatovy, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B904" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lidos_klatovy-rozhrani_04_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C904" s="3">
         <v>42494</v>
       </c>
-      <c r="D904" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C905" s="2">
+      <c r="D904" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lidos.cz/pouzivana_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lienert Jaromír</t>
+        </is>
+      </c>
+      <c r="B905" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaromir_lienert-rozhrani_13_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C905" s="3">
         <v>40799</v>
       </c>
-      <c r="D905" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C906" s="2">
+      <c r="D905" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jalinet.cz/index.php/podpora</t>
+        </is>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Liška Jiří</t>
+        </is>
+      </c>
+      <c r="B906" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_liska-rozhrani_20_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C906" s="3">
         <v>40714</v>
       </c>
-      <c r="D906" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C907" s="2">
+      <c r="D906" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.amada-veso.cz/index.php?option=com_phocadownload&amp;view=category&amp;download=1:rozhrani-veejne-komunikani-sit&amp;id=1:dokumenty&amp;Itemid=67</t>
+        </is>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LMnet,s.r.o.</t>
+        </is>
+      </c>
+      <c r="B907" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lmnet-rozhrani_12_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C907" s="3">
         <v>42412</v>
       </c>
-      <c r="D907" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C908" s="2">
+      <c r="D907" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://lmnet.cz/dokumenty/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LOGICPRIM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B908" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/logicprim-rozhrani_12_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C908" s="3">
         <v>41194</v>
       </c>
-      <c r="D908" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C909" s="2">
+      <c r="D908" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.logicprim.cz/informace</t>
+        </is>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lokální poskytovatel s.r.o.</t>
+        </is>
+      </c>
+      <c r="B909" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lokalni_poskytovatel-rozhrani_27_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C909" s="3">
         <v>43005</v>
       </c>
-      <c r="D909" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C910" s="2">
+      <c r="D909" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lokalniposkytovatel.cz/wp-content/uploads/2017/02/doc_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lopatář Martin</t>
+        </is>
+      </c>
+      <c r="B910" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_lopatar-rozhrani_04_07_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C910" s="3">
         <v>41094</v>
       </c>
-      <c r="D910" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C911" s="2">
+      <c r="D910" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://redict.net/index.php?menu=net&amp;page=internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lorenc Stanislav</t>
+        </is>
+      </c>
+      <c r="B911" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stanislav_lorenc-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C911" s="3">
         <v>40939</v>
       </c>
-      <c r="D911" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C912" s="2">
+      <c r="D911" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cernovice.net/dokumenty/oznameni_o_typech_rozhrani_pro_pripojeni_k_verejne_komunikacni_siti_cernovice_net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LOSAN s.r.o.</t>
+        </is>
+      </c>
+      <c r="B912" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/losan-rozhrani_09_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C912" s="3">
         <v>42072</v>
       </c>
-      <c r="D912" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C913" s="2">
+      <c r="D912" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.losan.cz/images/internet/Typy%20rozhran%20st%20verze%201_0.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LOSAN servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B913" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/losan_servis-rozhrani_31_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C913" s="3">
         <v>43404</v>
       </c>
-      <c r="D913" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C914" s="2">
+      <c r="D913" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.losan.cz/loservis/</t>
+        </is>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Louda Jiří</t>
+        </is>
+      </c>
+      <c r="B914" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_louda-rozhrani_07_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C914" s="3">
         <v>41705</v>
       </c>
-      <c r="D914" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C915" s="2">
+      <c r="D914" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netjet.cz/wp-content/uploads/2013/12/Typy_a_specifikace_rozhrani_NETjet.cz_1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LSV Group, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B915" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lsv_group-rozhrani_03_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C915" s="3">
         <v>43011</v>
       </c>
-      <c r="D915" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C916" s="2">
+      <c r="D915" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://files.pronet-free.webnode.cz/200000126-392d43a273/Oznámení%20aktuálních%20typů%20rozhraní%20veřejné%20komunikační%20sítě%20Pronet.free%20(LSV%20Group).pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LTnet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B916" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ltnet-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C916" s="3">
         <v>42481</v>
       </c>
-      <c r="D916" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C917" s="2">
+      <c r="D916" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ltnet.cz/_download/typ_rozhrani_ltnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LUBOŠ ZAHRADIL</t>
+        </is>
+      </c>
+      <c r="B917" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lubos_zahradil_rozhrani_site_5-8-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C917" s="3">
         <v>44048</v>
       </c>
-      <c r="D917" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C918" s="2">
+      <c r="D917" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.dreamnetwork.cz/dokumenty/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LuckyNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B918" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/luckynet-rozhrani_23_5_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C918" s="3">
         <v>40686</v>
       </c>
-      <c r="D918" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C919" s="2">
+      <c r="D918" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.luckynet.cz/pdf/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LUCOnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B919" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/luconet-rozhrani_11_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C919" s="3">
         <v>42046</v>
       </c>
-      <c r="D919" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C920" s="2">
+      <c r="D919" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.luco.cz/wifixp/data/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lučan Vladimír</t>
+        </is>
+      </c>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_lucan-rozhrani_19_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C920" s="3">
         <v>41232</v>
       </c>
-      <c r="D920" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C921" s="2">
+      <c r="D920" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pcprint.cz/get.php?id=26</t>
+        </is>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ludl Vojtěch</t>
+        </is>
+      </c>
+      <c r="B921" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vojtech_ludl-rozhrani_19_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C921" s="3">
         <v>40896</v>
       </c>
-      <c r="D921" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C922" s="2">
+      <c r="D921" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ludl.cz/CTU_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LUKAS-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B922" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas-net-rozhrani_23_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C922" s="3">
         <v>42423</v>
       </c>
-      <c r="D922" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C923" s="2">
+      <c r="D922" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lukas-net.cz/index.php?option=com_content&amp;view=article&amp;id=19&amp;Itemid=19</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lukeš Petr</t>
+        </is>
+      </c>
+      <c r="B923" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_lukes-rozhrani_13_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C923" s="3">
         <v>40952</v>
       </c>
-      <c r="D923" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C924" s="2">
+      <c r="D923" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.novosedly.net/internet/rozhrani-verejne-telekomunikacni-site</t>
+        </is>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lustigová Monika</t>
+        </is>
+      </c>
+      <c r="B924" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/monika_lustigova-rozhrani_11_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C924" s="3">
         <v>41681</v>
       </c>
-      <c r="D924" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C925" s="2">
+      <c r="D924" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pro-net.cz/dokumenty/uverejneni_o_oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Luxnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B925" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/luxnet-rozhrani_27_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C925" s="3">
         <v>43431</v>
       </c>
-      <c r="D925" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C926" s="2">
+      <c r="D925" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.luxnet.cz/index_htm_files//Doku/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LWT JaryNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B926" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lwt_jarynet-rozhrani_29_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C926" s="3">
         <v>41211</v>
       </c>
-      <c r="D926" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C927" s="2">
+      <c r="D926" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jarynet.com/dokumenty/technicka-specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LYGRE, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B927" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lygre-rozhrani_03_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C927" s="3">
         <v>40666</v>
       </c>
-      <c r="D927" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C928" s="2">
+      <c r="D927" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lygre.cz/doc/rozhrani-televiznich-a-rozhlasovych-sluzeb.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M - SOFT, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B928" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/m-soft-rozhrani_13_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C928" s="3">
         <v>43417</v>
       </c>
-      <c r="D928" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C929" s="2">
+      <c r="D928" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.m-soft.cz/images/msoft_soubory/digitalsyscr_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M Computers s.r.o.</t>
+        </is>
+      </c>
+      <c r="B929" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/m_computers-rozhrani_23_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C929" s="3">
         <v>40352</v>
       </c>
-      <c r="D929" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C930" s="2">
+      <c r="D929" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.morkovice.net/html_zdroj/pdf/standardsite.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M.NET Studénka s.r.o.</t>
+        </is>
+      </c>
+      <c r="B930" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/m_net_studenka-rozhrani_13_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C930" s="3">
         <v>40676</v>
       </c>
-      <c r="D930" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C931" s="2">
+      <c r="D930" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.m-zone.cz/produkty-sluzby/mnet-stahuj/</t>
+        </is>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MACOnet s. r. o.</t>
+        </is>
+      </c>
+      <c r="B931" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/maconet-rozhrani_18_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C931" s="3">
         <v>40773</v>
       </c>
-      <c r="D931" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C932" s="2">
+      <c r="D931" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.maconet.cz/technologie.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Macronet cz a.s.</t>
+        </is>
+      </c>
+      <c r="B932" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/macronet_cz-rozhrani_02_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C932" s="3">
         <v>41366</v>
       </c>
-      <c r="D932" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C933" s="2">
+      <c r="D932" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.macronet.cz/images/pdf/Zverejneni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Magnalink, a.s.</t>
+        </is>
+      </c>
+      <c r="B933" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnalink-rozhrani_08_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C933" s="3">
         <v>41221</v>
       </c>
-      <c r="D933" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C934" s="2">
+      <c r="D933" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnalink.cz/pece-a-podpora/typ-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAGNUM Etos, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnum_etos-rozhrani_09_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C934" s="3">
         <v>42683</v>
       </c>
-      <c r="D934" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C935" s="2">
+      <c r="D934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnum.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAGNUM Int., a.s.</t>
+        </is>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnum_int-rozhrani_08_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C935" s="3">
         <v>42682</v>
       </c>
-      <c r="D935" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C936" s="2">
+      <c r="D935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnum.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAGNUM Invest, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnum_invest-rozhrani_09_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C936" s="3">
         <v>42683</v>
       </c>
-      <c r="D936" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C937" s="2">
+      <c r="D936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnum.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAGNUM Living, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnum_living-rozhrani_08_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C937" s="3">
         <v>42682</v>
       </c>
-      <c r="D937" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C938" s="2">
+      <c r="D937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnum.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAGNUM Office, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnum_office-rozhrani_08_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C938" s="3">
         <v>42682</v>
       </c>
-      <c r="D938" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C939" s="2">
+      <c r="D938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnum.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAGNUM Real Estate, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/magnum_real_estate-rozhrani_08_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C939" s="3">
         <v>42682</v>
       </c>
-      <c r="D939" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C940" s="2">
+      <c r="D939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.magnum.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mach Petr</t>
+        </is>
+      </c>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_mach-rozhrani_26_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C940" s="3">
         <v>40781</v>
       </c>
-      <c r="D940" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C941" s="2">
+      <c r="D940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.optimax.cz/zakaznicka-podpora/typy-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mach3net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mach3net-rozhrani_04_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C941" s="3">
         <v>40486</v>
       </c>
-      <c r="D941" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C942" s="2">
+      <c r="D941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mach3net.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Majzlík Radek</t>
+        </is>
+      </c>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_majzlik-rozhrani_11_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C942" s="3">
         <v>41285</v>
       </c>
-      <c r="D942" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C943" s="2">
+      <c r="D942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cacsystems.cz/data/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAKRO  spol. s  r. o.</t>
+        </is>
+      </c>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/makro-rozhrani_28_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C943" s="3">
         <v>40661</v>
       </c>
-      <c r="D943" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C944" s="2">
+      <c r="D943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ktmakro.webnode.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MakroDATA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/makrodata-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C944" s="3">
         <v>41303</v>
       </c>
-      <c r="D944" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C945" s="2">
+      <c r="D944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://makrodata.cz/dok/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Malecký Antonín</t>
+        </is>
+      </c>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/antonin_malecky-rozhrani_01_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C945" s="3">
         <v>41275</v>
       </c>
-      <c r="D945" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C946" s="2">
+      <c r="D945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.malecky.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maleč Štěpán</t>
+        </is>
+      </c>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stepan_malec-rozhrani_28_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C946" s="3">
         <v>41333</v>
       </c>
-      <c r="D946" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C947" s="2">
+      <c r="D946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.recom.cz/interface.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Malina Michal</t>
+        </is>
+      </c>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_malina-rozhrani_04_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C947" s="3">
         <v>43377</v>
       </c>
-      <c r="D947" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C948" s="2">
+      <c r="D947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.veverek.eu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maliňák Jiří</t>
+        </is>
+      </c>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_malinak-rozhrani_30_09_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C948" s="3">
         <v>41912</v>
       </c>
-      <c r="D948" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C949" s="2">
+      <c r="D948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://lutonina.net/podporovane_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Malinová Lenka</t>
+        </is>
+      </c>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lenka_malinova-rozhrani_28_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C949" s="3">
         <v>40905</v>
       </c>
-      <c r="D949" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C950" s="2">
+      <c r="D949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://veveve.veverek.cz/dokumenty.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Malúšek Karel</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_malusek-rozhrani_17_3_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C950" s="3">
         <v>41715</v>
       </c>
-      <c r="D950" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C951" s="2">
+      <c r="D950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.polnetwifi.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAME Moravské Budějovice, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mame-rozhrani_26_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C951" s="3">
         <v>40294</v>
       </c>
-      <c r="D951" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C952" s="2">
+      <c r="D951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mamenet.cz/wp-content/uploads/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MamutNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mamutnet-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C952" s="3">
         <v>41701</v>
       </c>
-      <c r="D952" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C953" s="2">
+      <c r="D952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mamutnet.cz/stazeni/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maňák Milan</t>
+        </is>
+      </c>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_manak-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C953" s="3">
         <v>40695</v>
       </c>
-      <c r="D953" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C954" s="2">
+      <c r="D953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vipnet-mb.eu/ctu/rozhranni_2011mm.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MaRcom-Eko s.r.o.</t>
+        </is>
+      </c>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marcom-eko-rozhrani_30_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C954" s="3">
         <v>40359</v>
       </c>
-      <c r="D954" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C955" s="2">
+      <c r="D954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.marcomnet.cz/marcomnet_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marcusnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marcusnet-rozhrani_19_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C955" s="3">
         <v>43027</v>
       </c>
-      <c r="D955" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C956" s="2">
+      <c r="D955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.marcusnet.cz/dokumenty/Typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marek Stejskal</t>
+        </is>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marekstejskal_typy_rozhrani_12-12-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C956" s="3">
         <v>44907</v>
       </c>
-      <c r="D956" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C957" s="2">
+      <c r="D956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.marekstejskal.cz/typy-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mareš Jiří</t>
+        </is>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_mares-rozhrani_29_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C957" s="3">
         <v>42153</v>
       </c>
-      <c r="D957" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C958" s="2">
+      <c r="D957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifi-usti.cz/Instance/wifiusti/Prilohy/10-557944f93ad4c.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Margetík Tomáš</t>
+        </is>
+      </c>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_margetik-rozhrani_30_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C958" s="3">
         <v>40998</v>
       </c>
-      <c r="D958" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C959" s="2">
+      <c r="D958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ifreecom.cz/index.php?option=com_content&amp;view=article&amp;id=49&amp;Itemid=61</t>
+        </is>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marketing collegium s.r.o.</t>
+        </is>
+      </c>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marketing_collegium-rozhrani_09_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C959" s="3">
         <v>40430</v>
       </c>
-      <c r="D959" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C960" s="2">
+      <c r="D959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.marcol.cz/news-pic/Rozhrani_MC.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marková Zlata</t>
+        </is>
+      </c>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zlata_markova-rozhrani_18_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C960" s="3">
         <v>41351</v>
       </c>
-      <c r="D960" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C961" s="2">
+      <c r="D960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://abcnet.cz/prohlaseni/markova_oznameni_ctu.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marsnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marsnet-rozhrani_30_03_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C961" s="3">
         <v>43189</v>
       </c>
-      <c r="D961" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C962" s="2">
+      <c r="D961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://marsnet.cz/otazky.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martan Ondřej</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_martan-rozhrani_19_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C962" s="3">
         <v>40927</v>
       </c>
-      <c r="D962" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C963" s="2">
+      <c r="D962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://angelnet.cz/index.php?set_page=dokumenty/typyrozhrani&amp;oddil=6</t>
+        </is>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martinčík Petr</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_martincik-rozhrani_26_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C963" s="3">
         <v>41086</v>
       </c>
-      <c r="D963" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C964" s="2">
+      <c r="D963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internetzadarmo.cz/specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martinčíková Jana</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jana_martincikova-rozhrani_26_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C964" s="3">
         <v>41086</v>
       </c>
-      <c r="D964" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C965" s="2">
+      <c r="D964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chacharnet.cz/specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martinec Vít</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vit_martinec-rozhrani_31_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C965" s="3">
         <v>40847</v>
       </c>
-      <c r="D965" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C966" s="2">
+      <c r="D965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elektro-tv.cz/archiv/</t>
+        </is>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Martinek Petr</t>
+        </is>
+      </c>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_martinek-rozhrani_02_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C966" s="3">
         <v>40941</v>
       </c>
-      <c r="D966" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C967" s="2">
+      <c r="D966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://blansko.net/ctu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marvánek Josef</t>
+        </is>
+      </c>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_marvanek-rozhrani_26_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C967" s="3">
         <v>40812</v>
       </c>
-      <c r="D967" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C968" s="2">
+      <c r="D967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.villagenet.cz/index.php?strana=tarify-a-akce&amp;typ=akce&amp;polozka=rozhrani-datovych-sluzeb</t>
+        </is>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Masojídek Jan</t>
+        </is>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_masojidek-rozhrani_17_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C968" s="3">
         <v>42080</v>
       </c>
-      <c r="D968" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C969" s="2">
+      <c r="D968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.masojidek.cz/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Master internet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/master_internet-rozhrani_01_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C969" s="3">
         <v>40452</v>
       </c>
-      <c r="D969" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C970" s="2">
+      <c r="D969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.master.cz/pristupove-body/index.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MASTER IT Technologies, a.s.</t>
+        </is>
+      </c>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/master_it-rozhrani_17_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C970" s="3">
         <v>40680</v>
       </c>
-      <c r="D970" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C971" s="2">
+      <c r="D970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.masterit.cz/files/masterit_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mastný Jan</t>
+        </is>
+      </c>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_mastny-rozhrani_25_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C971" s="3">
         <v>41358</v>
       </c>
-      <c r="D971" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C972" s="2">
+      <c r="D971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dasovnet.webnode.cz/o-nas/</t>
+        </is>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maštalíř Jan</t>
+        </is>
+      </c>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_mastalir-rozhrani_12_03_2014.pdf+.pdf</t>
+        </is>
+      </c>
+      <c r="C972" s="3">
         <v>41710</v>
       </c>
-      <c r="D972" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C973" s="2">
+      <c r="D972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://inetwifi.eu/files/rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Maštera Marek</t>
+        </is>
+      </c>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_mastera-rozhrani_18_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C973" s="3">
         <v>40773</v>
       </c>
-      <c r="D973" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C974" s="2">
+      <c r="D973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.maconet.cz/technologie.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mathauser Václav</t>
+        </is>
+      </c>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vaclav_mathauser-rozhrani_01_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C974" s="3">
         <v>40969</v>
       </c>
-      <c r="D974" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C975" s="2">
+      <c r="D974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://text.vma.cz/technicka_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matla Radek</t>
+        </is>
+      </c>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_matla-rozhrani_28_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C975" s="3">
         <v>41302</v>
       </c>
-      <c r="D975" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C976" s="2">
+      <c r="D975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ramnet.cz/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matuška Miroslav</t>
+        </is>
+      </c>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_matuska-rozhrani_14_08_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C976" s="3">
         <v>41135</v>
       </c>
-      <c r="D976" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C977" s="2">
+      <c r="D976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mirotice-net.eu/vysilaci-rozhrani-1994712042/</t>
+        </is>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matuštík Libor</t>
+        </is>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_matustik-rozhrani_04_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C977" s="3">
         <v>41278</v>
       </c>
-      <c r="D977" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C978" s="2">
+      <c r="D977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://lmnet.cz/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matušů Roman</t>
+        </is>
+      </c>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_matusu-rozhrani_07_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C978" s="3">
         <v>40884</v>
       </c>
-      <c r="D978" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C979" s="2">
+      <c r="D978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vsemnet.cz/technickespecifikace.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAXICOM HOLDING a.s.</t>
+        </is>
+      </c>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/maxicom_holding_rozhrani_03-08-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C979" s="3">
         <v>44046</v>
       </c>
-      <c r="D979" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C980" s="2">
+      <c r="D979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.maxicom.cz/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAXTRON s.r.o.</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/maxtron-rozhrani_10_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C980" s="3">
         <v>40431</v>
       </c>
-      <c r="D980" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C981" s="2">
+      <c r="D980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.maxtronet.cz/index.php?option=com_content&amp;view=article&amp;id=36:podporovana-siova-rozhrani&amp;catid=28:nastaveni&amp;Itemid=57</t>
+        </is>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAXXNET.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/maxxnet-rozhrani_01_01_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C981" s="3">
         <v>45733</v>
       </c>
-      <c r="D981" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C982" s="2">
+      <c r="D981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.nagigovesiti.cz/kontakt-x/</t>
+        </is>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mazanec Martin</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_mazanec-rozhrani_21_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C982" s="3">
         <v>40745</v>
       </c>
-      <c r="D982" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C983" s="2">
+      <c r="D982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mm-comp.cz/index.php?stranka=technologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mazna Marek</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_mazna-rozhrani_24_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C983" s="3">
         <v>40840</v>
       </c>
-      <c r="D983" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C984" s="2">
+      <c r="D983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet4u.cz/admin/files/other/web_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MCnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mcnet-rozhrani_18_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C984" s="3">
         <v>40316</v>
       </c>
-      <c r="D984" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C985" s="2">
+      <c r="D984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mcnet.cz/images/stories/CTU2010.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MCS plus spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mcs_plus-rozhrani_15_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C985" s="3">
         <v>41197</v>
       </c>
-      <c r="D985" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C986" s="2">
+      <c r="D985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mcsplus.cz/soubory/oznameni-o-rozhrani-pripojeni-k-internetu-6111f5.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MD Support s.r.o.</t>
+        </is>
+      </c>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/md_support-rozhrani_01_08_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C986" s="3">
         <v>41852</v>
       </c>
-      <c r="D986" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C987" s="2">
+      <c r="D986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.md-support.cz/doc/oznameni_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MECOM, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mecom-rozhrani_21_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C987" s="3">
         <v>43425</v>
       </c>
-      <c r="D987" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C988" s="2">
+      <c r="D987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mecom.cz/index.php/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDIA BOHEMIA a.s.</t>
+        </is>
+      </c>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/media_bohemia-rozhrani_03_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C988" s="3">
         <v>40546</v>
       </c>
-      <c r="D988" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C989" s="2">
+      <c r="D988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mediabohemia.cz/files/obsah/oznameni-aktualnich-typu-rozhrani-mediabohemia.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEEP.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/meep_cz-rozhrani_06_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C989" s="3">
         <v>42041</v>
       </c>
-      <c r="D989" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C990" s="2">
+      <c r="D989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.meep.cz/index.php/podpora-a-caste-otazky/40-rozhrani-verejne-komunikacni-site-meep-cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Megadata, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/megadata-rozhrani_11_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C990" s="3">
         <v>41285</v>
       </c>
-      <c r="D990" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C991" s="2">
+      <c r="D990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vesnet.webnode.cz/ostatni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MegaPC s.r.o.</t>
+        </is>
+      </c>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/megapc-rozhrani_06_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C991" s="3">
         <v>41584</v>
       </c>
-      <c r="D991" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C992" s="2">
+      <c r="D991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.megapc.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEGATRONIC s.r.o.</t>
+        </is>
+      </c>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/megatronic-rozhrani_01_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C992" s="3">
         <v>40575</v>
       </c>
-      <c r="D992" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C993" s="2">
+      <c r="D992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.megatronic.cz/oznameni.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mejzr Jan</t>
+        </is>
+      </c>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_mejzr-rozhrani_31_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C993" s="3">
         <v>41729</v>
       </c>
-      <c r="D993" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C994" s="2">
+      <c r="D993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jamenet.cz/dokumenty/</t>
+        </is>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MELVI s.r.o.</t>
+        </is>
+      </c>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/melvi-rozhrani_26_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C994" s="3">
         <v>41178</v>
       </c>
-      <c r="D994" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C995" s="2">
+      <c r="D994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.levnynet.cz/soubory/Oznameni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEMORY COMPUTERS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/memory_computers-rozhrani_30_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C995" s="3">
         <v>40389</v>
       </c>
-      <c r="D995" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C996" s="2">
+      <c r="D995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.memory.pel.cz/rozhrani/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Men-is s.r.o.</t>
+        </is>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/men_is-rozhrani_28_02_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C996" s="3">
         <v>43159</v>
       </c>
-      <c r="D996" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C997" s="2">
+      <c r="D996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://men-is.net/dokumenty/rozhrani_men-is.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MERIT GROUP a.s.</t>
+        </is>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/merit_group-rozhrani_06_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C997" s="3">
         <v>41339</v>
       </c>
-      <c r="D997" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C998" s="2">
+      <c r="D997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.meritgroup.cz/doc/technicke-specifikace-a-typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Bystřice nad Pernštejnem</t>
+        </is>
+      </c>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mesto_bystrice_nad_pernstejnem-rozhrani_30_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C998" s="3">
         <v>43403</v>
       </c>
-      <c r="D998" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C999" s="2">
+      <c r="D998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bystricenp.cz/data/File/Volna_pracovni_mista/Oznámení%20o%20typech%20rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Dvůr Králové nad Labem</t>
+        </is>
+      </c>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mesto_dvur_kralove-rozhrani_04_05_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C999" s="3">
         <v>42859</v>
       </c>
-      <c r="D999" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1000" s="2">
+      <c r="D999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mudk.cz/cs/radnice/povinne-zverejnovane-informace/zverejneni-ucastnickeho-rozhrani-dle-zakona-c-127-2015-sb.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Město Albrechtice</t>
+        </is>
+      </c>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/albrechtice-rozhrani_21_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1000" s="3">
         <v>41841</v>
       </c>
-      <c r="D1000" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1001" s="2">
+      <c r="D1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mesto-albrechtice.cz/e_download.php?file=data/editor/171cs_3.pdf&amp;original=rozhran%C3%AD+TKR.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Přibyslav</t>
+        </is>
+      </c>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mesto_pribyslav-rozhrani_05_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1001" s="3">
         <v>40303</v>
       </c>
-      <c r="D1001" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1002" s="2">
+      <c r="D1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pribyslav.cz/vismo/dokumenty2.asp?id_org=13569&amp;id=59502&amp;p1=4392</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Rokytnice nad Jizerou</t>
+        </is>
+      </c>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mesto_rokytnice-rozhrani_17_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1002" s="3">
         <v>42080</v>
       </c>
-      <c r="D1002" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1003" s="2">
+      <c r="D1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rktv.cz/index.php/podminky</t>
+        </is>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Velká Bíteš</t>
+        </is>
+      </c>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mesto_velka_bites-rozhrani_01_12_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1003" s="3">
         <v>43070</v>
       </c>
-      <c r="D1003" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1004" s="2">
+      <c r="D1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vbites.cz/images/stories/velkabites/radnice/odbor-spravni/7165-2017_V%C3%BDzva_ke_spln%C4%9Bn%C3%AD_povinnosti_dle__73_ZEK_-_M%C4%9Bsto_V.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Město Velká Bystřice</t>
+        </is>
+      </c>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mesto_velka_bystrice-rozhrani_20_12_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1004" s="3">
         <v>44915</v>
       </c>
-      <c r="D1004" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1005" s="2">
+      <c r="D1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://intranet.muvb.cz/rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Městys Mladé Buky</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mestys_mlade_buky-rozhrani_06_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1005" s="3">
         <v>41158</v>
       </c>
-      <c r="D1005" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1006" s="2">
+      <c r="D1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mestysmladebuky.cz/uredni-deska/aktualni-typy-rozhrani-komunikacni-site-kabelove-televize-mlade-buky-226.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Meteor CS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/meteor_cs-rozhrani_25_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1006" s="3">
         <v>40599</v>
       </c>
-      <c r="D1006" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1007" s="2">
+      <c r="D1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://meteor-cs.com/index.php/sluzby/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">METRONET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/metronet-rozhrani_11_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1007" s="3">
         <v>40462</v>
       </c>
-      <c r="D1007" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1008" s="2">
+      <c r="D1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.metronet.cz/dokumenty/rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metropolitní s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/metropolitni-rozhrani_01_06_2024.pdf</t>
+        </is>
+      </c>
+      <c r="C1008" s="3">
         <v>45435</v>
       </c>
-      <c r="D1008" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1009" s="2">
+      <c r="D1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.metropolitni.cz/upload/fm/2024/1717062638Typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metropolitní síť Humpolec spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/metropolitni_sit_humpolec-rozhrani_02_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1009" s="3">
         <v>42065</v>
       </c>
-      <c r="D1009" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1010" s="2">
+      <c r="D1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.metropolitka.cz/uploads/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metropolitní síť Olomouc s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/metropolitni_sit_olomouc-rozhrani_21_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1010" s="3">
         <v>41354</v>
       </c>
-      <c r="D1010" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1011" s="2">
+      <c r="D1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.meritgroup.cz/doc/technicke-specifikace-a-typy-rozhrani-msoc.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metropolitní sítě s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/metropolitni_site-rozhrani_29_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1011" s="3">
         <v>42489</v>
       </c>
-      <c r="D1011" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1012" s="2">
+      <c r="D1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.metropolitnisite.cz/docs/metropolitni_site_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metropolnet, a.s.</t>
+        </is>
+      </c>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/metropolnet-rozhrani_04_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1012" s="3">
         <v>41521</v>
       </c>
-      <c r="D1012" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1013" s="2">
+      <c r="D1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.metropolnet.cz/files/technologie.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MGI.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mgi_cz-rozhrani_06_11_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1013" s="3">
         <v>43045</v>
       </c>
-      <c r="D1013" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1014" s="2">
+      <c r="D1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://avonet.cz/wcd/pages/pece-a-podpora/ceniky-a-dokumenty/podporovana-rozhrani-avonet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">mh2net ICT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mh2net_ict-rozhrani_25_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1014" s="3">
         <v>43033</v>
       </c>
-      <c r="D1014" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1015" s="2">
+      <c r="D1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mh2net-ict.cz/documents/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Micel, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/micel-rozhrani_09_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1015" s="3">
         <v>40521</v>
       </c>
-      <c r="D1015" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1016" s="2">
+      <c r="D1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://micel.cz/typyrozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MIDGARD Networks s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/midgard_networks-rozhrani_02_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1016" s="3">
         <v>40941</v>
       </c>
-      <c r="D1016" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1017" s="2">
+      <c r="D1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://midgard.cz/images/stories/rozhrani/ucastnicka-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MICHAEL WALICZEK</t>
+        </is>
+      </c>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michael_waliczek-rozhrani_8_2_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C1017" s="3">
         <v>44965</v>
       </c>
-      <c r="D1017" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1018" s="2">
+      <c r="D1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.managerit.cz/assets/files/oznameni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Michaela Mudrochová</t>
+        </is>
+      </c>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michaela_mudrochová_tennet_22_3_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1018" s="3">
         <v>44277</v>
       </c>
-      <c r="D1018" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1019" s="2">
+      <c r="D1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tennet.cz/wp-content/uploads/2019/10/Oznameni_CTU_Tennet.cz_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MICHAL MALINA</t>
+        </is>
+      </c>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_malina-rozhrani_29_7_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1019" s="3">
         <v>43675</v>
       </c>
-      <c r="D1019" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1020" s="2">
+      <c r="D1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.veverek.cz/pdf/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Michalčík Petr</t>
+        </is>
+      </c>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_michalcik-rozhrani_27_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1020" s="3">
         <v>40874</v>
       </c>
-      <c r="D1020" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1021" s="2">
+      <c r="D1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kopanicenet.cz/download/typy_rozhrani_kopanicenet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Michálek Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_michalek-rozhrani_08_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1021" s="3">
         <v>41586</v>
       </c>
-      <c r="D1021" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1022" s="2">
+      <c r="D1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.neonet.prodejce.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Michálek Radovan</t>
+        </is>
+      </c>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radovan_michalek-rozhrani_27_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1022" s="3">
         <v>40904</v>
       </c>
-      <c r="D1022" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1023" s="2">
+      <c r="D1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetliptal.cz/nastaveni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Michcom servisní, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michcom_servisni-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1023" s="3">
         <v>42481</v>
       </c>
-      <c r="D1023" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1024" s="2">
+      <c r="D1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.michalkovice.info/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mikenopa a.s.</t>
+        </is>
+      </c>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mikenopa-rozhrani_29_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1024" s="3">
         <v>40480</v>
       </c>
-      <c r="D1024" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1025" s="2">
+      <c r="D1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mikenopa.com/download/1378897555_887b/mikenopa-rozhrani_29_10_2010.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mikošek Jiří</t>
+        </is>
+      </c>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_mikosek-rozhrani_30_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1025" s="3">
         <v>41547</v>
       </c>
-      <c r="D1025" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1026" s="2">
+      <c r="D1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dolca.net/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MINIMAL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/minimal_rozhrani_08_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1026" s="3">
         <v>41190</v>
       </c>
-      <c r="D1026" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1027" s="2">
+      <c r="D1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tatobity.net/kontakt.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Miracle Network, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miracle_network-rozhrani_04_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1027" s="3">
         <v>41247</v>
       </c>
-      <c r="D1027" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1028" s="2">
+      <c r="D1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.miracle.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MIRAMO spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miramo-rozhrani_06_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1028" s="3">
         <v>40700</v>
       </c>
-      <c r="D1028" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1029" s="2">
+      <c r="D1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.miramo.cz/Rozhrani_Miramo.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MIRANET CZECH s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miranet-rozhrani_24_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1029" s="3">
         <v>42667</v>
       </c>
-      <c r="D1029" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1030" s="2">
+      <c r="D1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.miranet.cz/?page_id=27</t>
+        </is>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MIRICOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miricon-rozhrani_28_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1030" s="3">
         <v>41333</v>
       </c>
-      <c r="D1030" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1031" s="2">
+      <c r="D1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet-wifi.cz/miricom_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MIRIX servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mirix-rozhrani_29_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1031" s="3">
         <v>42429</v>
       </c>
-      <c r="D1031" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1032" s="2">
+      <c r="D1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mirix.cz/?ukaz=typyrozsite</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">mirnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mirnet-rozhrani_04_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1032" s="3">
         <v>41309</v>
       </c>
-      <c r="D1032" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1033" s="2">
+      <c r="D1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mirnet.cz/admin/files/files/23/src_TypyRozhraniVKS_mirnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mišurec Miroslav</t>
+        </is>
+      </c>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_misurec-rozhrani_14_06_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1033" s="3">
         <v>43265</v>
       </c>
-      <c r="D1033" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1034" s="2">
+      <c r="D1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://semtexnet.php5.cz/kestazeni/Specifikace%20pou%C5%BEit%C3%BDch%20rozhran%C3%AD%20v%20telekomunika%C4%8Dn%C3%AD%20s%C3%ADti%20SemtexNET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MITE Infonet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mite_infonet-rozhrani_30_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1034" s="3">
         <v>40389</v>
       </c>
-      <c r="D1034" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1035" s="2">
+      <c r="D1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.infonet.cz/nase-sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MITRANET.CZ, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mitranet_cz-rozhrani_05_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1035" s="3">
         <v>40456</v>
       </c>
-      <c r="D1035" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1036" s="2">
+      <c r="D1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mitranet.cz/storage/dokumenty/popis_sluzby.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mittera networks s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mittera_networks-rozhrani_05_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1036" s="3">
         <v>40395</v>
       </c>
-      <c r="D1036" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1037" s="2">
+      <c r="D1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mail.mittera.cz/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mizera Roman</t>
+        </is>
+      </c>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_mizera-rozhrani_23_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1037" s="3">
         <v>40962</v>
       </c>
-      <c r="D1037" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1038" s="2">
+      <c r="D1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://82.100.10.206/support/cturz.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">mjanik.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mjanik_net-rozhrani_21_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1038" s="3">
         <v>42145</v>
       </c>
-      <c r="D1038" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1039" s="2">
+      <c r="D1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mjanik.net/img/predavaci_rozhrani.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MKInet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mkinet-rozhrani_28_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1039" s="3">
         <v>41241</v>
       </c>
-      <c r="D1039" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1040" s="2">
+      <c r="D1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mkinet.cz/index.php?typ=arc&amp;id_arc=4</t>
+        </is>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mlčoch Roman</t>
+        </is>
+      </c>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_mlcoch-rozhrani_30_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1040" s="3">
         <v>40816</v>
       </c>
-      <c r="D1040" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1041" s="2">
+      <c r="D1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hsnet.cz/wp-content/uploads/Technicka_specifikace_rozhrani_hsnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MM - personal computer s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mm-personal_computer-rozhrani_26_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1041" s="3">
         <v>40263</v>
       </c>
-      <c r="D1041" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1042" s="2">
+      <c r="D1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mm-comp.cz/index.php?stranka=technologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mocová Milena</t>
+        </is>
+      </c>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milena_mocova-rozhrani_01_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1042" s="3">
         <v>40848</v>
       </c>
-      <c r="D1042" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1043" s="2">
+      <c r="D1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kunratice.net/rozhrani_kunratice_net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Molák Jaroslav, Ing.</t>
+        </is>
+      </c>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_molak-rozhrani_05_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1043" s="3">
         <v>43378</v>
       </c>
-      <c r="D1043" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1044" s="2">
+      <c r="D1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rousinovsko.net/component/content/article/2-uncategorised/36-specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mondi Štětí a.s.</t>
+        </is>
+      </c>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mondi_steti-rozhrani_18_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1044" s="3">
         <v>42142</v>
       </c>
-      <c r="D1044" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1045" s="2">
+      <c r="D1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mondigroup.com/cs/PortalData/1/Resources/locations/sites/packaging/kraft_paper/Steti_communication_interfaces.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MONEX s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/monex-rozhrani_17_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1045" s="3">
         <v>41260</v>
       </c>
-      <c r="D1045" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1046" s="2">
+      <c r="D1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mo-nex.cz/docs/monex-rozhrani_17_12_2012.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mopos Communications, a.s.</t>
+        </is>
+      </c>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mopos_communications-rozhrani_18_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1046" s="3">
         <v>40255</v>
       </c>
-      <c r="D1046" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1047" s="2">
+      <c r="D1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mopos.cz/wp-content/uploads/2011/10/Oznameni_o_typech_rozhrani_pro_pripojeni_k_verejne_komunikacni_siti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MORA -  INFO s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mora-info-rozhrani_28_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1047" s="3">
         <v>40661</v>
       </c>
-      <c r="D1047" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1048" s="2">
+      <c r="D1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dobronet.cz/system/app/pages/search?scope=search-site&amp;q=Rozhran%C3%AD</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MoravanyNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/moravanynet-rozhrani_21_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1048" s="3">
         <v>41354</v>
       </c>
-      <c r="D1048" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1049" s="2">
+      <c r="D1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.moravany.cz/files/rozhrani-MoravanyNET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MORAVIKUM, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/moravikum-rozhrani_22_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1049" s="3">
         <v>40290</v>
       </c>
-      <c r="D1049" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1050" s="2">
+      <c r="D1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mk-pc.cz/ctu/typy_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Moravskoslezské telekomunikace s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mskt_rozhrani_19-12-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1050" s="3">
         <v>44914</v>
       </c>
-      <c r="D1050" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1051" s="2">
+      <c r="D1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.dropbox.com/s/x4yl4tp16xm579c/Typy_Rozhrani.pdf?dl=0</t>
+        </is>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mošner Leoš</t>
+        </is>
+      </c>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_mosner-rozhrani_16_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1051" s="3">
         <v>40955</v>
       </c>
-      <c r="D1051" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1052" s="2">
+      <c r="D1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://fcom.cz/web/wp-content/uploads/2012/02/specifikace_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mottl Tomáš</t>
+        </is>
+      </c>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_mottl-rozhrani_27_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1052" s="3">
         <v>42670</v>
       </c>
-      <c r="D1052" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1053" s="2">
+      <c r="D1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://funstormnet.cz/wp-content/uploads/2016/11/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MOVSET Vsetín spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/movset-rozhrani_27_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1053" s="3">
         <v>40690</v>
       </c>
-      <c r="D1053" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1054" s="2">
+      <c r="D1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.movset.cz/typy_rozhrani/aktualni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MP Konekt - servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mp_konekt_servis-rozhrani_01_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1054" s="3">
         <v>41730</v>
       </c>
-      <c r="D1054" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1055" s="2">
+      <c r="D1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mpkonekt.cz/upload/specifikace_rozhrani_mp_konekt_servis_s_r_o.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MPNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mpnet-rozhrani_03_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1055" s="3">
         <v>41246</v>
       </c>
-      <c r="D1055" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1056" s="2">
+      <c r="D1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mpnet.eu/repository/download/mpnet_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mraknet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mraknet-rozhrani_27_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1056" s="3">
         <v>40295</v>
       </c>
-      <c r="D1056" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1057" s="2">
+      <c r="D1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mraknet.com/dok/Rozhrani_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mrva Tomáš</t>
+        </is>
+      </c>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_mrva-rozhrani_30_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1057" s="3">
         <v>40907</v>
       </c>
-      <c r="D1057" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1058" s="2">
+      <c r="D1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tominno.cz/20111230.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MSC-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/msc-net-rozhrani_24_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1058" s="3">
         <v>41206</v>
       </c>
-      <c r="D1058" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1059" s="2">
+      <c r="D1058" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.msc-net.cz/file/datova_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr">
+        <is>
+          <t xml:space="preserve">m-site s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/m-site-rozhrani_11_05_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1059" s="3">
         <v>43231</v>
       </c>
-      <c r="D1059" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1060" s="2">
+      <c r="D1059" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.m-site.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MSoftware s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/msoftware-rozhrani_28_06_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1060" s="3">
         <v>42549</v>
       </c>
-      <c r="D1060" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1061" s="2">
+      <c r="D1060" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.msoft.cz/oznameni-rozhrani-dle-%C2%A773-odst-7-zakona-c-1272005-sb/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Múčka Martin</t>
+        </is>
+      </c>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_mucka-rozhrani_06_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1061" s="3">
         <v>40822</v>
       </c>
-      <c r="D1061" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1062" s="2">
+      <c r="D1061" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mucka.eu/doc/Oznameni_o_typech_rozhrani_pro_pripojeni_k_verejne_komunikacni_siti.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mudra Roman</t>
+        </is>
+      </c>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_mudra-rozhrani_29_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1062" s="3">
         <v>41181</v>
       </c>
-      <c r="D1062" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1063" s="2">
+      <c r="D1062" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.connect4u.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mudrochová Michaela</t>
+        </is>
+      </c>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michaela_mudrochova-rozhrani_29_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1063" s="3">
         <v>40753</v>
       </c>
-      <c r="D1063" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1064" s="2">
+      <c r="D1063" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mm3net.eu/wp-content/uploads/2013/02/oznameni-ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Müller Miroslav</t>
+        </is>
+      </c>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_muller-rozhrani_12_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1064" s="3">
         <v>42047</v>
       </c>
-      <c r="D1064" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1065" s="2">
+      <c r="D1064" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hvozd.net/image/typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mužikovský Miloš</t>
+        </is>
+      </c>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milos_muzikovsky-rozhrani_12_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1065" s="3">
         <v>43020</v>
       </c>
-      <c r="D1065" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1066" s="2">
+      <c r="D1065" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.link24.cz/sites/default/files/Specifikace%20rozhranní%20.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M-wifi internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/m-wifi internet-rozhrani_09_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1066" s="3">
         <v>42072</v>
       </c>
-      <c r="D1066" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1067" s="2">
+      <c r="D1066" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.m-wifi.cz/mam-internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MX-NET Harta s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mx-net_harta-rozhrani_03_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1067" s="3">
         <v>41673</v>
       </c>
-      <c r="D1067" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1068" s="2">
+      <c r="D1067" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mx-net.cz/doc/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MX-NET Jeseníky s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mx-net_jeseniky-rozhrani_29_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1068" s="3">
         <v>41668</v>
       </c>
-      <c r="D1068" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1069" s="2">
+      <c r="D1068" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mx-net.cz/doc/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MX-NET Telekomunikace s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mx-net_telekomunikace-rozhrani_16_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1069" s="3">
         <v>40590</v>
       </c>
-      <c r="D1069" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1070" s="2">
+      <c r="D1069" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mx-net.cz/doc/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MX-NET Vrbensko, s.r.o</t>
+        </is>
+      </c>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/mx-net_vrbensko-rozhrani_19_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1070" s="3">
         <v>41232</v>
       </c>
-      <c r="D1070" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1071" s="2">
+      <c r="D1070" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mx-net.cz/doc/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MyOffice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/myoffice_rozhraní_27-7-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1071" s="3">
         <v>44769</v>
       </c>
-      <c r="D1071" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1072" s="2">
+      <c r="D1071" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.myoffice.cz/index.php/dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr">
+        <is>
+          <t xml:space="preserve">N_SYS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/n_sys-rozhrani_25_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1072" s="3">
         <v>41177</v>
       </c>
-      <c r="D1072" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1073" s="2">
+      <c r="D1072" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nsys.cz/media/uploads/soubory/rozhrani_nsys.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Najman Jiří</t>
+        </is>
+      </c>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_najman-rozhrani_25_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1073" s="3">
         <v>41330</v>
       </c>
-      <c r="D1073" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1074" s="2">
+      <c r="D1073" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifidubec.cz/wp-content/uploads/2012/12/WIFIDUBECrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Najman Michal</t>
+        </is>
+      </c>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_najman-rozhrani_01_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1074" s="3">
         <v>42430</v>
       </c>
-      <c r="D1074" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1075" s="2">
+      <c r="D1074" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.za200.cz/najman/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Náš NET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nas_net-rozhrani_27_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1075" s="3">
         <v>40539</v>
       </c>
-      <c r="D1075" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1076" s="2">
+      <c r="D1075" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nasnet.cz/download/TechnickaSpecifikaceSluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NAŠI, z.s.</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nasi-rozhrani_22_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1076" s="3">
         <v>41327</v>
       </c>
-      <c r="D1076" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1077" s="2">
+      <c r="D1076" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nasi.cz/Files/specifikace_rozhrani_NASI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NašiServis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nasiservis-rozhrani_25_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1077" s="3">
         <v>41330</v>
       </c>
-      <c r="D1077" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1078" s="2">
+      <c r="D1077" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nasiservis.cz/files/specifikace_rozhrani_NasiServis.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NAVACOM Network s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/navacom-rozhrani_30_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1078" s="3">
         <v>41273</v>
       </c>
-      <c r="D1078" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1079" s="2">
+      <c r="D1078" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.navacom.cz/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Návara František </t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_navara-rozhrani_25_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1079" s="3">
         <v>40749</v>
       </c>
-      <c r="D1079" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1080" s="2">
+      <c r="D1079" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jbendynet.cz:80/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Návrat Bohumil</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bohumil_navrat-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1080" s="3">
         <v>40695</v>
       </c>
-      <c r="D1080" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1081" s="2">
+      <c r="D1080" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vipnet-mb.eu/ctu/rozhranni_2011bn.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Návrat Václav</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vaclav_navrat-rozhrani_27_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1081" s="3">
         <v>41270</v>
       </c>
-      <c r="D1081" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1082" s="2">
+      <c r="D1081" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezdratovy.net/doc/bn-oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Navrátil Michal</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_navratil-rozhrani_08_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1082" s="3">
         <v>41341</v>
       </c>
-      <c r="D1082" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1083" s="2">
+      <c r="D1082" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hawin.cz/Rozhrani_MN.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NCO OSTRAVA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1083" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nco_ostrava-rozhrani_04_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1083" s="3">
         <v>41309</v>
       </c>
-      <c r="D1083" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1084" s="2">
+      <c r="D1083" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ncostrava.cz/download/rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NECOSS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1084" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/necoss-rozhrani_07_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1084" s="3">
         <v>40366</v>
       </c>
-      <c r="D1084" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1085" s="2">
+      <c r="D1084" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://admin.vyladenyinternet.cz/web-data/files/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nej.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1085" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nej_cz-rozhrani_29_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1085" s="3">
         <v>42703</v>
       </c>
-      <c r="D1085" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1086" s="2">
+      <c r="D1085" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nej.cz/data/folders/41.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEJ-IT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1086" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nej-it_rozhrani_23_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1086" s="3">
         <v>42513</v>
       </c>
-      <c r="D1086" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1087" s="2">
+      <c r="D1086" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://nejit.cz/?page_id=8</t>
+        </is>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nej-Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1087" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nej-net-rozhrani_12_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1087" s="3">
         <v>43477</v>
       </c>
-      <c r="D1087" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1088" s="2">
+      <c r="D1087" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://nej-net.cz/wp-content/uploads/2022/10/Oznameni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Němec Ondřej</t>
+        </is>
+      </c>
+      <c r="B1088" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_nemec-rozhrani_30_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1088" s="3">
         <v>40877</v>
       </c>
-      <c r="D1088" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1089" s="2">
+      <c r="D1088" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vs-net.cz/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Němec Petr</t>
+        </is>
+      </c>
+      <c r="B1089" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_nemec-rozhrani_29_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1089" s="3">
         <v>43402</v>
       </c>
-      <c r="D1089" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1090" s="2">
+      <c r="D1089" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://seicom.cz/wp-content/uploads/2018/10/Typy-používaných-rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Němec Vlastimil</t>
+        </is>
+      </c>
+      <c r="B1090" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_nemec-rozhrani_19_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1090" s="3">
         <v>41809</v>
       </c>
-      <c r="D1090" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1091" s="2">
+      <c r="D1090" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nemsat.cz/kt.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEOS v.o.s.</t>
+        </is>
+      </c>
+      <c r="B1091" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/neos-rozhrani_29_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1091" s="3">
         <v>40297</v>
       </c>
-      <c r="D1091" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1092" s="2">
+      <c r="D1091" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.neos.cz/neos/4-INTERNET/1-Technologie-pripojeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nesnídal Martin </t>
+        </is>
+      </c>
+      <c r="B1092" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_nesnidal_stakom-rozhrani_28_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1092" s="3">
         <v>40752</v>
       </c>
-      <c r="D1092" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1093" s="2">
+      <c r="D1092" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://km-komarov.wbs.cz/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET arena s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1093" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_arena-rozhrani_29_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1093" s="3">
         <v>42153</v>
       </c>
-      <c r="D1093" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1094" s="2">
+      <c r="D1093" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://netarena.cz/index.php/pece-a-podpora/specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET EXPERT, v.o.s.</t>
+        </is>
+      </c>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_expert-rozhrani_26_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1094" s="3">
         <v>40477</v>
       </c>
-      <c r="D1094" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1095" s="2">
+      <c r="D1094" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netexpert.cz/downld/25.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 000 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_000-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1095" s="3">
         <v>43493</v>
       </c>
-      <c r="D1095" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1096" s="2">
+      <c r="D1095" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-000-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 111 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_111-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1096" s="3">
         <v>43493</v>
       </c>
-      <c r="D1096" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1097" s="2">
+      <c r="D1096" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-111-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 222 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_222-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1097" s="3">
         <v>43493</v>
       </c>
-      <c r="D1097" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1098" s="2">
+      <c r="D1097" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-222-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 333 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_333-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1098" s="3">
         <v>43493</v>
       </c>
-      <c r="D1098" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1099" s="2">
+      <c r="D1098" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-333-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 444 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_444-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1099" s="3">
         <v>43493</v>
       </c>
-      <c r="D1099" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1100" s="2">
+      <c r="D1099" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-444-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 555 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_555-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1100" s="3">
         <v>43493</v>
       </c>
-      <c r="D1100" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1101" s="2">
+      <c r="D1100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-555-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 666 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_666-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1101" s="3">
         <v>43493</v>
       </c>
-      <c r="D1101" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1102" s="2">
+      <c r="D1101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-666-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 777 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_777-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1102" s="3">
         <v>43493</v>
       </c>
-      <c r="D1102" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1103" s="2">
+      <c r="D1102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-777-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 888 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_888-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1103" s="3">
         <v>43493</v>
       </c>
-      <c r="D1103" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1104" s="2">
+      <c r="D1103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-888-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line 999 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_999-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1104" s="3">
         <v>43493</v>
       </c>
-      <c r="D1104" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1105" s="2">
+      <c r="D1104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-999-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line AAA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_aaa-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1105" s="3">
         <v>43493</v>
       </c>
-      <c r="D1105" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1106" s="2">
+      <c r="D1105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/net-on-line-aaa-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET On Line SuN s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net_on_line_sun-rozhrani_29_06_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1106" s="3">
         <v>42550</v>
       </c>
-      <c r="D1106" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1107" s="2">
+      <c r="D1106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brandys-online.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net2home IT-služby s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net2home_it_služby-rozhrani_20_12_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1107" s="3">
         <v>44915</v>
       </c>
-      <c r="D1107" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1108" s="2">
+      <c r="D1107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net2home.cz/?page_id=71</t>
+        </is>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET2U s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net2u_rozhrani_11_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1108" s="3">
         <v>40493</v>
       </c>
-      <c r="D1108" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1109" s="2">
+      <c r="D1108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net2u.cz/sluzby#specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net4comm s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net4comm-rozhrani_28_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1109" s="3">
         <v>43371</v>
       </c>
-      <c r="D1109" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1110" s="2">
+      <c r="D1109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://4decin.cz/wp-content/uploads/2018/09/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETAIR, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netair-rozhrani_01_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1110" s="3">
         <v>40513</v>
       </c>
-      <c r="D1110" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1111" s="2">
+      <c r="D1110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://netair.cz/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetArt Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netartgroup-rozhrani_16_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1111" s="3">
         <v>42690</v>
       </c>
-      <c r="D1111" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1112" s="2">
+      <c r="D1111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.altonet.cz/iface.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetBeam s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netbeam-rozhrani_28_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1112" s="3">
         <v>42428</v>
       </c>
-      <c r="D1112" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1113" s="2">
+      <c r="D1112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netbeam.cz/attachments/article/2/NetBeamRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETBROTHERS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netbrothers-rozhrani_30_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1113" s="3">
         <v>41850</v>
       </c>
-      <c r="D1113" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1114" s="2">
+      <c r="D1113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.net-brothers.eu/files/CTU_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETCOM CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netcom-rozhrani_01_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1114" s="3">
         <v>40330</v>
       </c>
-      <c r="D1114" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1115" s="2">
+      <c r="D1114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netcom.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Netcom Solutions s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netcom_solutions-rozhrani_07_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1115" s="3">
         <v>43380</v>
       </c>
-      <c r="D1115" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1116" s="2">
+      <c r="D1115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.boxnet.cz/dokumenty/typy_rozhrani_netcom.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Netcore Services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netcore-services_rozhrani_05-08-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1116" s="3">
         <v>44048</v>
       </c>
-      <c r="D1116" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1117" s="2">
+      <c r="D1116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://netcore.services/wp-content/uploads/2020/06/Netcore-Services-Ozna%CC%81meni%CC%81-o-typech-rozhrani%CC%81.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NET-CONNECT COMMUNICATIONS SRL</t>
+        </is>
+      </c>
+      <c r="B1117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net-connect_communications-srl-rozhrani_08_12_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1117" s="3">
         <v>42346</v>
       </c>
-      <c r="D1117" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1118" s="2">
+      <c r="D1117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://en.netconnectgroup.net/assets/common/CZ/Typy%20a%20specifikace%20pou%C5%BEit%C3%BDch%20rozhran%C3%AD%20v%20telekomunika%C4%8Dn%C3%AD%20s%C3%ADti%20spole%C4%8Dnosti%20Net-Connect%20Communications%20SRL.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Net-Connect s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/net-connect-rozhrani_17_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1118" s="3">
         <v>40529</v>
       </c>
-      <c r="D1118" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1119" s="2">
+      <c r="D1118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://62.240.178.241/data/Specifikace_rozhrani_Net-Connect.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetDeluxe s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netdeluxe-rozhrani_25_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1119" s="3">
         <v>43003</v>
       </c>
-      <c r="D1119" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1120" s="2">
+      <c r="D1119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://netdeluxe.cz/doc/Technicke%20rozhrani%20verejne%20telekomunikacni%20site%20NetDeluxe%20sro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetFree s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netfree-rozhrani_12_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1120" s="3">
         <v>41194</v>
       </c>
-      <c r="D1120" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1121" s="2">
+      <c r="D1120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netfree.cz/Dokumenty/rozhraniN.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETlife, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netlife-rozhrani_11_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1121" s="3">
         <v>40585</v>
       </c>
-      <c r="D1121" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1122" s="2">
+      <c r="D1121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netlife.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetMělník.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netmelnik_cz-rozhrani_10_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1122" s="3">
         <v>42745</v>
       </c>
-      <c r="D1122" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1123" s="2">
+      <c r="D1122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.netmelnik.cz/page/typy-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetNode, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netnode-rozhrani_05_02_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1123" s="3">
         <v>43501</v>
       </c>
-      <c r="D1123" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1124" s="2">
+      <c r="D1123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netnode.cz/wp-content/uploads/2019/02/2018.03.30_-__Rozhrani?_Si?te?_v.0.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Netpetanet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netpetanet-rozhrani_31_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1124" s="3">
         <v>43555</v>
       </c>
-      <c r="D1124" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1125" s="2">
+      <c r="D1124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teranet.cz/file/2011-11-11_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetSERV, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netserv-rozhrani_19_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1125" s="3">
         <v>40562</v>
       </c>
-      <c r="D1125" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1126" s="2">
+      <c r="D1125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netserv.cz/internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETSERVIS CB s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netservis_cb-rozhrani_13.10.2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1126" s="3">
         <v>42656</v>
       </c>
-      <c r="D1126" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1127" s="2">
+      <c r="D1126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netserviscb.cz/sites/default/files/NETSERVIS%20CB-rozhrani_10.10.2016.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetSprint s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netsprint-rozhrani_26_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1127" s="3">
         <v>42486</v>
       </c>
-      <c r="D1127" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1128" s="2">
+      <c r="D1127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netsprint.cz/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NetStream s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/netstream-rozhrani_23_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1128" s="3">
         <v>42697</v>
       </c>
-      <c r="D1128" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1129" s="2">
+      <c r="D1128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://docs.google.com/document/d/15ILWN2rP_5qcAyWD97fIX9xwoa-d_7uzK1nYBvqTlcE/edit</t>
+        </is>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETTLE.CZ-ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nettle_cz-isp-rozhrani_29_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1129" s="3">
         <v>42429</v>
       </c>
-      <c r="D1129" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1130" s="2">
+      <c r="D1129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nettle.cz/wp-content/uploads/Podporovana-rozhrani-CPR.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">network24 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/network24-rozhrani_06_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1130" s="3">
         <v>41311</v>
       </c>
-      <c r="D1130" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1131" s="2">
+      <c r="D1130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.network24.cz/download/oznameni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Neuron online, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/neuron online_rozhrani.pdf</t>
+        </is>
+      </c>
+      <c r="C1131" s="3">
         <v>40633</v>
       </c>
-      <c r="D1131" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1132" s="2">
+      <c r="D1131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.neurononline.cz/assets/Uploads/Files/specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Neužil Radek</t>
+        </is>
+      </c>
+      <c r="B1132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_neuzil-rozhrani_04_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1132" s="3">
         <v>41368</v>
       </c>
-      <c r="D1132" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1133" s="2">
+      <c r="D1132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.eran.cz/internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">New Karolina Shopping Center Development, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/new_karolina_shopping_center_development-rozhrani_10_12_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1133" s="3">
         <v>43444</v>
       </c>
-      <c r="D1133" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1134" s="2">
+      <c r="D1133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.forumnovakarolina.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEW TELEKOM, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/new_telekom-rozhrani_04_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1134" s="3">
         <v>40333</v>
       </c>
-      <c r="D1134" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1135" s="2">
+      <c r="D1134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.newtel.cz/pro-zakazniky/soubory-ke-stazeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEXET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nexet-rozhrani_12_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1135" s="3">
         <v>41225</v>
       </c>
-      <c r="D1135" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1136" s="2">
+      <c r="D1135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nexet.cz/index.php?page=pouzivana-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NGA Services, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ngas-rozhrani_03_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1136" s="3">
         <v>42097</v>
       </c>
-      <c r="D1136" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1137" s="2">
+      <c r="D1136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fpnet.cz/data/ngas-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NHK Solutions s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nhk_solutions-rozhrani_23_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1137" s="3">
         <v>41813</v>
       </c>
-      <c r="D1137" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1138" s="2">
+      <c r="D1137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nhksolutions.eu/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NITEX ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nitex_isp-rozhrani_03_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1138" s="3">
         <v>40546</v>
       </c>
-      <c r="D1138" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1139" s="2">
+      <c r="D1138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nitex.cz/cz/download/docs/specifikacerozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NJNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/njnet-rozhrani_12_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1139" s="3">
         <v>40463</v>
       </c>
-      <c r="D1139" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1140" s="2">
+      <c r="D1139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.njnet.cz/pdf/NJNet-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOEL, s.r.o. </t>
+        </is>
+      </c>
+      <c r="B1140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/noel-rozhrani_23_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1140" s="3">
         <v>40625</v>
       </c>
-      <c r="D1140" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1141" s="2">
+      <c r="D1140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.noel.cz/soubory/dokumenty/specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOGOL STANISLAV</t>
+        </is>
+      </c>
+      <c r="B1141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nogol_stanislav_typy-rozhrani_11-3-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1141" s="3">
         <v>43901</v>
       </c>
-      <c r="D1141" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1142" s="2">
+      <c r="D1141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bezdratove.eu/files/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NORANET-CZ, a.s.</t>
+        </is>
+      </c>
+      <c r="B1142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/noranet-cz-rozhrani_09_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1142" s="3">
         <v>40368</v>
       </c>
-      <c r="D1142" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1143" s="2">
+      <c r="D1142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.noranet.cz/_media/pdf/oznameni_aktualizace_technickych_specifikaci_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nordic Telecom 5G a.s.</t>
+        </is>
+      </c>
+      <c r="B1143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nt_5g-specifikace_rozhrani_7_2_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C1143" s="3">
         <v>44964</v>
       </c>
-      <c r="D1143" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1144" s="2">
+      <c r="D1143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://nordictelecom.cz/media/ckeditor_uploads/2023/02/15/specifikace-rozhrani-siti-nt5g_2023_02.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nordic Telecom Regional s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nt_regional-specifikace_rozhraní_7_2_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C1144" s="3">
         <v>44964</v>
       </c>
-      <c r="D1144" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1145" s="2">
+      <c r="D1144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://nordictelecom.cz/media/ckeditor_uploads/2023/02/15/specifikace-rozhrani-siti-ntr_2023_02.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NoskaNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/noskanet-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1145" s="3">
         <v>40939</v>
       </c>
-      <c r="D1145" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1146" s="2">
+      <c r="D1145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.noskanet.cz/spr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nová Morava - občanské sdružení za rozvoj jižní Moravy</t>
+        </is>
+      </c>
+      <c r="B1146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nova_morava-rozhrani_18_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1146" s="3">
         <v>41200</v>
       </c>
-      <c r="D1146" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1147" s="2">
+      <c r="D1146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.novamorava.net/download/Vyuzivane_typy_rozhrani_verejne_komunikacni_site.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Adam</t>
+        </is>
+      </c>
+      <c r="B1147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adam_novak-rozhrani_28_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1147" s="3">
         <v>41818</v>
       </c>
-      <c r="D1147" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1148" s="2">
+      <c r="D1147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wi-net.cz/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Blažej</t>
+        </is>
+      </c>
+      <c r="B1148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/blazej_novak-rozhrani_04_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1148" s="3">
         <v>42433</v>
       </c>
-      <c r="D1148" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1149" s="2">
+      <c r="D1148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.uzbrodku.cz/internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák František</t>
+        </is>
+      </c>
+      <c r="B1149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_novak-rozhrani_10_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1149" s="3">
         <v>40857</v>
       </c>
-      <c r="D1149" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1150" s="2">
+      <c r="D1149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.onlinenet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_novak-rozhrani_25_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1150" s="3">
         <v>41207</v>
       </c>
-      <c r="D1150" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1151" s="2">
+      <c r="D1150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jaronetlt.cz/index_soubory/ctu_ozn_rozhr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_novak-rozhrani_27_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1151" s="3">
         <v>41360</v>
       </c>
-      <c r="D1151" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1152" s="2">
+      <c r="D1151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hornackynet.cz/media/typy_rozhrani_novak.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Milan</t>
+        </is>
+      </c>
+      <c r="B1152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_novak-rozhrani_22_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1152" s="3">
         <v>41235</v>
       </c>
-      <c r="D1152" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1153" s="2">
+      <c r="D1152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mnovak.cz/ctu_specifikace/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Milan</t>
+        </is>
+      </c>
+      <c r="B1153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_novak-rozhrani_29_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1153" s="3">
         <v>41393</v>
       </c>
-      <c r="D1153" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1154" s="2">
+      <c r="D1153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.alesovka.net/content/files/specifikace-CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novák Ondřej</t>
+        </is>
+      </c>
+      <c r="B1154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_novak-rozhrani_02_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1154" s="3">
         <v>40941</v>
       </c>
-      <c r="D1154" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1155" s="2">
+      <c r="D1154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netmax.tym.cz/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nováková Anna</t>
+        </is>
+      </c>
+      <c r="B1155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/anna_novakova-rozhrani_25_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1155" s="3">
         <v>41330</v>
       </c>
-      <c r="D1155" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1156" s="2">
+      <c r="D1155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hornackynet.cz/media/typy_rozhrani_novakova.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NOVANET Systems, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/novanet_systems-rozhrani_26_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1156" s="3">
         <v>41696</v>
       </c>
-      <c r="D1156" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1157" s="2">
+      <c r="D1156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nova-net.cz/images/rozhran_st.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Novotný Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_novotny-rozhrani_04_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1157" s="3">
         <v>40820</v>
       </c>
-      <c r="D1157" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1158" s="2">
+      <c r="D1157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netopen.cz/soubory/CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nový Karel</t>
+        </is>
+      </c>
+      <c r="B1158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_novy-rozhrani_31_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1158" s="3">
         <v>42094</v>
       </c>
-      <c r="D1158" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1159" s="2">
+      <c r="D1158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://novnet-cz.webnode.cz/news/napiste-nam/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NTS Computer, a.s.</t>
+        </is>
+      </c>
+      <c r="B1159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nts-rozhrani_28_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1159" s="3">
         <v>40296</v>
       </c>
-      <c r="D1159" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1160" s="2">
+      <c r="D1159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nts.cz/ctu/interfaces.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NTV cable, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ntv_cable-rozhrani_08_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1160" s="3">
         <v>40245</v>
       </c>
-      <c r="D1160" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1161" s="2">
+      <c r="D1160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.nts.cz/ctu/interfaces.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NW Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nw_group-rozhrani_13_07_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1161" s="3">
         <v>43294</v>
       </c>
-      <c r="D1161" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1162" s="2">
+      <c r="D1161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://nwgroup.cz/internet-2/internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NWT  a.s.</t>
+        </is>
+      </c>
+      <c r="B1162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/nwt-rozhrani_27_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1162" s="3">
         <v>40721</v>
       </c>
-      <c r="D1162" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1163" s="2">
+      <c r="D1162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.keynet.cz/adm/podpora/oznameni_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">O2 Czech Republic a.s.</t>
+        </is>
+      </c>
+      <c r="B1163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/o2cz-rozhrani_9-9-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1163" s="3">
         <v>45051</v>
       </c>
-      <c r="D1163" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1164" s="2">
+      <c r="D1163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.o2.cz/spolecnost/o-spolecnosti/informace-dle-zakona/technicke-specifikace</t>
+        </is>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OBA services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oba_services-rozhrani_19_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1164" s="3">
         <v>42479</v>
       </c>
-      <c r="D1164" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1165" s="2">
+      <c r="D1164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ceskovice.net/informace.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obadal Karel</t>
+        </is>
+      </c>
+      <c r="B1165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_obadal-rozhrani_21_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1165" s="3">
         <v>40898</v>
       </c>
-      <c r="D1165" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1166" s="2">
+      <c r="D1165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ido.cz/karel_obadal/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Občanské sdružení Náš-Net</t>
+        </is>
+      </c>
+      <c r="B1166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/os_nas-net-rozhrani_05_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1166" s="3">
         <v>41187</v>
       </c>
-      <c r="D1166" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1167" s="2">
+      <c r="D1166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://new.nas-net.org/doku/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Hať</t>
+        </is>
+      </c>
+      <c r="B1167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_hat-rozhrani_31_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1167" s="3">
         <v>42460</v>
       </c>
-      <c r="D1167" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1168" s="2">
+      <c r="D1167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.obechat.cz/e_download.php?file=data/editor/162cs_2.pdf&amp;original=TKR++typy+2016.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Chomýž</t>
+        </is>
+      </c>
+      <c r="B1168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_chomyz-rozhrani_16_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1168" s="3">
         <v>40284</v>
       </c>
-      <c r="D1168" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1169" s="2">
+      <c r="D1168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chomyz.cz/uredni_deska/Specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Kozlany</t>
+        </is>
+      </c>
+      <c r="B1169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_kozlany-rozhrani_24_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1169" s="3">
         <v>40233</v>
       </c>
-      <c r="D1169" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1170" s="2">
+      <c r="D1169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kozlany.eu/index.php?nid=10836&amp;lid=cs&amp;oid=2725160</t>
+        </is>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Ledčice</t>
+        </is>
+      </c>
+      <c r="B1170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_ledcice-rozhrani_17_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1170" s="3">
         <v>40315</v>
       </c>
-      <c r="D1170" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1171" s="2">
+      <c r="D1170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ledcice.cz/index.php?nid=1765&amp;lid=CZ&amp;oid=1800156</t>
+        </is>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Mrsklesy</t>
+        </is>
+      </c>
+      <c r="B1171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_mrsklesy-rozhrani_17_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1171" s="3">
         <v>42052</v>
       </c>
-      <c r="D1171" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1172" s="2">
+      <c r="D1171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mrsklesy.cz/index.php?nid=1057&amp;lid=cs&amp;oid=4126606</t>
+        </is>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Přestavlky</t>
+        </is>
+      </c>
+      <c r="B1172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_prestavlky-rozhrani_01_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1172" s="3">
         <v>41183</v>
       </c>
-      <c r="D1172" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1173" s="2">
+      <c r="D1172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.prestavlky-rce.cz/Prestavlky%20-%20rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Rokytnice</t>
+        </is>
+      </c>
+      <c r="B1173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_rokytnice-rozhrani_11_1_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C1173" s="3">
         <v>44937</v>
       </c>
-      <c r="D1173" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1174" s="2">
+      <c r="D1173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.obecrokytnice.cz/file.php?nid=13396&amp;oid=9621723</t>
+        </is>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Studená</t>
+        </is>
+      </c>
+      <c r="B1174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_studena-rozhrani_28_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1174" s="3">
         <v>43432</v>
       </c>
-      <c r="D1174" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1175" s="2">
+      <c r="D1174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.studena.cz/pro-obcany/internet-studena/moznost-pripojeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Šlapanov</t>
+        </is>
+      </c>
+      <c r="B1175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_slapanov-rozhrani_19_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1175" s="3">
         <v>40287</v>
       </c>
-      <c r="D1175" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1176" s="2">
+      <c r="D1175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slapanov.cz/vismo/dokumenty2.asp?id_org=16282&amp;id=77338</t>
+        </is>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Štěpánkovice</t>
+        </is>
+      </c>
+      <c r="B1176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_stepankovice-rozhrani_25_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1176" s="3">
         <v>40627</v>
       </c>
-      <c r="D1176" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1177" s="2">
+      <c r="D1176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.stepankovice.cz/internet/internet.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Úholičky</t>
+        </is>
+      </c>
+      <c r="B1177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_uholicky-rozhrani_08_07_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1177" s="3">
         <v>41463</v>
       </c>
-      <c r="D1177" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1178" s="2">
+      <c r="D1177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.obec-uholicky.cz/obec-uholicky/obecni-kabelova-televize/specifikace-rozhrani/?ftresult=rozhran%C3%AD</t>
+        </is>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Velký Beranov</t>
+        </is>
+      </c>
+      <c r="B1178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_velky_beranov-rozhrani_10_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1178" s="3">
         <v>42410</v>
       </c>
-      <c r="D1178" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1179" s="2">
+      <c r="D1178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.velkyberanov.cz/assets/File.ashx?id_org=17949&amp;id_dokumenty=25473</t>
+        </is>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obec Vohančice</t>
+        </is>
+      </c>
+      <c r="B1179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/obec_vohancice-rozhrani_03_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1179" s="3">
         <v>42677</v>
       </c>
-      <c r="D1179" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1180" s="2">
+      <c r="D1179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vohancice.cz/e_download.php?file=data/multipage/editor/editor-4-11-cs_5.pdf&amp;original=typy_telekomunikacnich_rozhrani_VOHANCICE_NET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ogar data s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ogar_data-rozhrani_19_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1180" s="3">
         <v>42844</v>
       </c>
-      <c r="D1180" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1181" s="2">
+      <c r="D1180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ogardata.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OCHRÁNCE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ochrance-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1181" s="3">
         <v>42659</v>
       </c>
-      <c r="D1181" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1182" s="2">
+      <c r="D1181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_ochrance.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OIFA, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oifa-rozhrani_07_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1182" s="3">
         <v>41677</v>
       </c>
-      <c r="D1182" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1183" s="2">
+      <c r="D1182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oifa.net/ctu_info.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OK COMP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ok_comp-rozhrani_24_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1183" s="3">
         <v>40567</v>
       </c>
-      <c r="D1183" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1184" s="2">
+      <c r="D1183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://eshop.okcomp.cz/index.php?statics_menu=12</t>
+        </is>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OK-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ok-net-rozhrani_29_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1184" s="3">
         <v>40876</v>
       </c>
-      <c r="D1184" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1185" s="2">
+      <c r="D1184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ok-net.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OMcom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/omcom-rozhrani_09_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1185" s="3">
         <v>42164</v>
       </c>
-      <c r="D1185" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1186" s="2">
+      <c r="D1185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://omcom.cz/down/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OMEGA plus Chrudim s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/omega_plus_chrudim-rozhrani_03_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1186" s="3">
         <v>40577</v>
       </c>
-      <c r="D1186" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1187" s="2">
+      <c r="D1186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.omegaplus.cz/sites/default/files/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OMEGA tech s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/omega_tech-rozhrani_17_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1187" s="3">
         <v>40254</v>
       </c>
-      <c r="D1187" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1188" s="2">
+      <c r="D1187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.omegatech.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">One Energy &amp; One Mobile a.s.</t>
+        </is>
+      </c>
+      <c r="B1188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/one_mobile-rozhrani_05_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1188" s="3">
         <v>41948</v>
       </c>
-      <c r="D1188" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1189" s="2">
+      <c r="D1188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.onemobile.cz/wp-content/uploads/Typy-a-specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ONLINE365.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/online365-rozhrani_16_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1189" s="3">
         <v>42051</v>
       </c>
-      <c r="D1189" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1190" s="2">
+      <c r="D1189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.online365.cz/internet/technicke-parametry/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Onlinex NM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/onlinex_nm-rozhrani_24_11_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1190" s="3">
         <v>43063</v>
       </c>
-      <c r="D1190" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1191" s="2">
+      <c r="D1190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.novamorava.net/images/documents/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ONYX engineering, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="B1191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/onyx_engineering-rozhrani_28_03_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1191" s="3">
         <v>43187</v>
       </c>
-      <c r="D1191" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1192" s="2">
+      <c r="D1191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.onyx.cz/app/index/92/obchodni_podminky</t>
+        </is>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OpavaNet a.s.</t>
+        </is>
+      </c>
+      <c r="B1192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/opavanet-rozhrani_28_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1192" s="3">
         <v>40357</v>
       </c>
-      <c r="D1192" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1193" s="2">
+      <c r="D1192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.opavanet.cz/pdf/OpavaNet-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPAVSKÝ BEZDRÁT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/opavsky_bezdrat-rozhrani_31_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1193" s="3">
         <v>40543</v>
       </c>
-      <c r="D1193" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1194" s="2">
+      <c r="D1193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://opavskybezdrat.cz/technicke_specifikace_ctu_eu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Opravil Roman</t>
+        </is>
+      </c>
+      <c r="B1194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_opravil-rozhrani_22_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1194" s="3">
         <v>40869</v>
       </c>
-      <c r="D1194" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1195" s="2">
+      <c r="D1194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://ropravil.ic.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Optet network, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optet_network-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1195" s="3">
         <v>41276</v>
       </c>
-      <c r="D1195" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1196" s="2">
+      <c r="D1195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://optet.cz/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPTICKÁ SÍŤ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/opticka_sit-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1196" s="3">
         <v>42659</v>
       </c>
-      <c r="D1196" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1197" s="2">
+      <c r="D1196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_opticka_sit.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Optické sítě s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/opticke_site-rozhrani_ 29_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1197" s="3">
         <v>43007</v>
       </c>
-      <c r="D1197" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1198" s="2">
+      <c r="D1197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.numeri.cz/media/userfiles/images/specifikace%20rozhran%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPTIKA DO DOMU s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optika_do_domu-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1198" s="3">
         <v>42659</v>
       </c>
-      <c r="D1198" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1199" s="2">
+      <c r="D1198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_optika_do_domu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Optimal Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optimal_group-rozhrani_03_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1199" s="3">
         <v>40301</v>
       </c>
-      <c r="D1199" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1200" s="2">
+      <c r="D1199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ssvj.cz/internet.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPTOKON, a.s.</t>
+        </is>
+      </c>
+      <c r="B1200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optokon-rozhrani_17_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1200" s="3">
         <v>40315</v>
       </c>
-      <c r="D1200" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1201" s="2">
+      <c r="D1200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.optonet.cz/data/files/12oznamenioptonet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Opton s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/opton-rozhrani_24_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1201" s="3">
         <v>41694</v>
       </c>
-      <c r="D1201" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1202" s="2">
+      <c r="D1201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.opton.cz/dokumenty/opton-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OptoNet Communication, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optonet_communication-rozhrani_02_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1202" s="3">
         <v>40604</v>
       </c>
-      <c r="D1202" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1203" s="2">
+      <c r="D1202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.optomedia.cz/data/files/14oznamenirozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPTOPROJEKT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optoprojekt-rozhrani_08_09_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1203" s="3">
         <v>41890</v>
       </c>
-      <c r="D1203" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1204" s="2">
+      <c r="D1203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://optoprojekt.cz/?page_id=14</t>
+        </is>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OptoWAY s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/optoway-rozhrani_21_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1204" s="3">
         <v>43364</v>
       </c>
-      <c r="D1204" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1205" s="2">
+      <c r="D1204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.optoway.cz/o-nas/rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oravec Patrik</t>
+        </is>
+      </c>
+      <c r="B1205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/patrik_oravec-rozhrani_29_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1205" s="3">
         <v>42033</v>
       </c>
-      <c r="D1205" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1206" s="2">
+      <c r="D1205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.olovi.com/Typ_Rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1206">
+      <c r="A1206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ORBCOMM CZECH REPUBLIC, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/orbcomm-rozhrani_02_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1206" s="3">
         <v>40331</v>
       </c>
-      <c r="D1206" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1207" s="2">
+      <c r="D1206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://files.orbcomm.cz/200000065-718ef7288f/A80TD0008_Rev_G.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1207">
+      <c r="A1207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OrioTrade spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oriotrade-rozhrani_23_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1207" s="3">
         <v>41205</v>
       </c>
-      <c r="D1207" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1208" s="2">
+      <c r="D1207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.orionet.cz/sites/default/files/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1208">
+      <c r="A1208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ORKA systems, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/orkasystems-rozhrani_17_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1208" s="3">
         <v>40567</v>
       </c>
-      <c r="D1208" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1209" s="2">
+      <c r="D1208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rapidnet.cz/o-nas/technologie/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Orthodox internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/orthodox_internet-rozhrani_07_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1209" s="3">
         <v>40581</v>
       </c>
-      <c r="D1209" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1210" s="2">
+      <c r="D1209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.orthodox.cz/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1210">
+      <c r="A1210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Orthodox networks, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/orthodox_networks-rozhrani_22_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1210" s="3">
         <v>40443</v>
       </c>
-      <c r="D1210" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1211" s="2">
+      <c r="D1210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.orthodox.cz/docs/interfaces.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1211">
+      <c r="A1211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Orthodox services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/orthodox_services-rozhrani_28_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1211" s="3">
         <v>41667</v>
       </c>
-      <c r="D1211" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1212" s="2">
+      <c r="D1211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://services.orthodox.cz/rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1212">
+      <c r="A1212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oslavany.NET, spolek</t>
+        </is>
+      </c>
+      <c r="B1212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oslavany-rozhrani_05_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1212" s="3">
         <v>41218</v>
       </c>
-      <c r="D1212" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1213" s="2">
+      <c r="D1212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oslavany.net/wrs/addons/file/Oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1213">
+      <c r="A1213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OtavaNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/otavanet-rozhrani_01_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1213" s="3">
         <v>41214</v>
       </c>
-      <c r="D1213" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1214" s="2">
+      <c r="D1213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.otavanet.cz/sekce/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1214">
+      <c r="A1214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oubrecht Matouš</t>
+        </is>
+      </c>
+      <c r="B1214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/matous_oubrecht-rozhrani_30_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1214" s="3">
         <v>41394</v>
       </c>
-      <c r="D1214" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1215" s="2">
+      <c r="D1214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oubcom.net/o_nas.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1215">
+      <c r="A1215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ouda Jiří</t>
+        </is>
+      </c>
+      <c r="B1215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_ouda-rozhrani_27_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1215" s="3">
         <v>40660</v>
       </c>
-      <c r="D1215" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1216" s="2">
+      <c r="D1215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kabel1.cz/wordpress/?page_id=14</t>
+        </is>
+      </c>
+    </row>
+    <row r="1216">
+      <c r="A1216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OvaLink devices, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ovalink-rozhrani_04_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1216" s="3">
         <v>42739</v>
       </c>
-      <c r="D1216" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1217" s="2">
+      <c r="D1216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.svinov.net/download/OvaLink-rozhrani-2016.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1217">
+      <c r="A1217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OVANET a.s.</t>
+        </is>
+      </c>
+      <c r="B1217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ovanet_rozhrani_14_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1217" s="3">
         <v>42565</v>
       </c>
-      <c r="D1217" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1218" s="2">
+      <c r="D1217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ovanet.cz/Files/UCASTNICKA%20ROZHRANI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1218">
+      <c r="A1218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OVERVIEW s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/overview-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1218" s="3">
         <v>42659</v>
       </c>
-      <c r="D1218" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1219" s="2">
+      <c r="D1218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_overview.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1219">
+      <c r="A1219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OvFree.Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ovfree_net-rozhrani_30_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1219" s="3">
         <v>40542</v>
       </c>
-      <c r="D1219" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1220" s="2">
+      <c r="D1219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ddspro.net/rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1220">
+      <c r="A1220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OXID Networks s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oxid_networks-rozhrani_12_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1220" s="3">
         <v>40494</v>
       </c>
-      <c r="D1220" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1221" s="2">
+      <c r="D1220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oxid.cz/profil/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1221">
+      <c r="A1221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OXIDE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oxide-rozhrani_19_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1221" s="3">
         <v>42754</v>
       </c>
-      <c r="D1221" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1222" s="2">
+      <c r="D1221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://oxide.cz/ctu/rozhrani_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1222">
+      <c r="A1222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Palanet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/palanet-rozhrani_25_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1222" s="3">
         <v>42394</v>
       </c>
-      <c r="D1222" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1223" s="2">
+      <c r="D1222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.palanet.cz/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1223">
+      <c r="A1223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paldus Martin</t>
+        </is>
+      </c>
+      <c r="B1223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_paldus-rozhrani_01_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1223" s="3">
         <v>42552</v>
       </c>
-      <c r="D1223" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1224" s="2">
+      <c r="D1223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brezhrad.net/pouzivane-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1224">
+      <c r="A1224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Palouš Vlastimil</t>
+        </is>
+      </c>
+      <c r="B1224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_palous-rozhrani_04_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1224" s="3">
         <v>40790</v>
       </c>
-      <c r="D1224" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1225" s="2">
+      <c r="D1224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gits.cz/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1225">
+      <c r="A1225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAMICO CZECH, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pamico_czech-rozhrani_14_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1225" s="3">
         <v>40588</v>
       </c>
-      <c r="D1225" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1226" s="2">
+      <c r="D1225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pamico-czech.cz/doc/specifikace_rozhrani_PAMICO-CZECH.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1226">
+      <c r="A1226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Panacom Group s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/panacom_group-rozhrani_27_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1226" s="3">
         <v>40539</v>
       </c>
-      <c r="D1226" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1227" s="2">
+      <c r="D1226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.panacom.cz/marvin/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1227">
+      <c r="A1227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paulík Josef</t>
+        </is>
+      </c>
+      <c r="B1227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_paulik-rozhrani_22_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1227" s="3">
         <v>40716</v>
       </c>
-      <c r="D1227" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1228" s="2">
+      <c r="D1227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slansko.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1228">
+      <c r="A1228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAVEL KRČÁL</t>
+        </is>
+      </c>
+      <c r="B1228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_krcal-rozhrani_10_06_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1228" s="3">
         <v>43626</v>
       </c>
-      <c r="D1228" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1229" s="2">
+      <c r="D1228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://nase-telka.webnode.cz/typy-pripojovacich-rozhrani-pro-zakazniky/?fbclid=IwAR27GSa1qbsWw45uTnprCBI7l5gHXmM58G_DjJP5UQFPz4PWJThmJraU4I4</t>
+        </is>
+      </c>
+    </row>
+    <row r="1229">
+      <c r="A1229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavelek Petr</t>
+        </is>
+      </c>
+      <c r="B1229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_pavelek-rozhrani_18_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1229" s="3">
         <v>42418</v>
       </c>
-      <c r="D1229" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1230" s="2">
+      <c r="D1229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifi-liberec.cz/wifi/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1230">
+      <c r="A1230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavelka Ondřej</t>
+        </is>
+      </c>
+      <c r="B1230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_pavelka-rozhrani_09_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1230" s="3">
         <v>40948</v>
       </c>
-      <c r="D1230" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1231" s="2">
+      <c r="D1230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://openet.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1231">
+      <c r="A1231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavlas Radek</t>
+        </is>
+      </c>
+      <c r="B1231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_pavlas-rozhrani_12_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1231" s="3">
         <v>41345</v>
       </c>
-      <c r="D1231" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1232" s="2">
+      <c r="D1231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rpavlas.wz.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1232">
+      <c r="A1232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavlíček Miroslav</t>
+        </is>
+      </c>
+      <c r="B1232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_pavlicek-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1232" s="3">
         <v>41276</v>
       </c>
-      <c r="D1232" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1233" s="2">
+      <c r="D1232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mpnet.cz/ctu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1233">
+      <c r="A1233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavlík Martin</t>
+        </is>
+      </c>
+      <c r="B1233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_pavlik-rozhrani_30_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1233" s="3">
         <v>41304</v>
       </c>
-      <c r="D1233" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1234" s="2">
+      <c r="D1233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.emsys.cz/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1234">
+      <c r="A1234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavlovič Pavel</t>
+        </is>
+      </c>
+      <c r="B1234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_pavlovic-rozhrani_25_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1234" s="3">
         <v>40933</v>
       </c>
-      <c r="D1234" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1235" s="2">
+      <c r="D1234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.litol.cz/Typy_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1235">
+      <c r="A1235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PC arena s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pc_arena-rozhrani_01_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1235" s="3">
         <v>40422</v>
       </c>
-      <c r="D1235" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1236" s="2">
+      <c r="D1235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pcarena.cz/index.php/internet/specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1236">
+      <c r="A1236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PC Computer servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pcc_servis-rozhrani_03_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1236" s="3">
         <v>41246</v>
       </c>
-      <c r="D1236" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1237" s="2">
+      <c r="D1236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tynec.net/pdf/CTUtypyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1237">
+      <c r="A1237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PC NEXT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pc_next-rozhrani_23_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1237" s="3">
         <v>41205</v>
       </c>
-      <c r="D1237" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1238" s="2">
+      <c r="D1237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pcnext.cz/net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1238">
+      <c r="A1238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PCiNET 08 spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pcinet_08-rozrhani_31_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1238" s="3">
         <v>41729</v>
       </c>
-      <c r="D1238" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1239" s="2">
+      <c r="D1238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetnajihu.cz/index.php/ke-staeni/cat_view/15-</t>
+        </is>
+      </c>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PCV Computers, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pcv_computers-rozhrani_21_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1239" s="3">
         <v>41234</v>
       </c>
-      <c r="D1239" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1240" s="2">
+      <c r="D1239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pcvcomp.cz/inc/Oznámení_typu_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1240">
+      <c r="A1240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pe3ny Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pe3ny_net-rozhrani_04_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1240" s="3">
         <v>40486</v>
       </c>
-      <c r="D1240" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1241" s="2">
+      <c r="D1240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pe3ny.net/ctu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pecánek Jiří</t>
+        </is>
+      </c>
+      <c r="B1241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_pecanek-rozhrani_26_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1241" s="3">
         <v>40812</v>
       </c>
-      <c r="D1241" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1242" s="2">
+      <c r="D1241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jencicenet.cz/typ-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pech František</t>
+        </is>
+      </c>
+      <c r="B1242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_pech-rozhrani_20_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1242" s="3">
         <v>40988</v>
       </c>
-      <c r="D1242" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1243" s="2">
+      <c r="D1242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.fracomp.cz/index.php?option=com_content&amp;view=article&amp;id=61&amp;Itemid=79</t>
+        </is>
+      </c>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pech Martin</t>
+        </is>
+      </c>
+      <c r="B1243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_pech-rozhrani_19_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1243" s="3">
         <v>40835</v>
       </c>
-      <c r="D1243" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1244" s="2">
+      <c r="D1243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mrm.websnadno.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pelán Ladislav</t>
+        </is>
+      </c>
+      <c r="B1244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_pelan-rozhrani_15_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1244" s="3">
         <v>40892</v>
       </c>
-      <c r="D1244" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1245" s="2">
+      <c r="D1244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://pelino.cz/?oznameni-rozhrani,27</t>
+        </is>
+      </c>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PERNIX SYSTEMS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pernix_system-rozhrani_31_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1245" s="3">
         <v>41851</v>
       </c>
-      <c r="D1245" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1246" s="2">
+      <c r="D1245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.plchot.net/ctu/pernix/Specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pesler Martin</t>
+        </is>
+      </c>
+      <c r="B1246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_pesler-rozhrani_27_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1246" s="3">
         <v>40751</v>
       </c>
-      <c r="D1246" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1247" s="2">
+      <c r="D1246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mpcom.cz/podoli/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1247">
+      <c r="A1247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pešek Petr</t>
+        </is>
+      </c>
+      <c r="B1247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_pesek-rozhrani_27_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1247" s="3">
         <v>41725</v>
       </c>
-      <c r="D1247" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1248" s="2">
+      <c r="D1247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netg2.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PETNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pet_net-rozhrani_16_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1248" s="3">
         <v>41229</v>
       </c>
-      <c r="D1248" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1249" s="2">
+      <c r="D1248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.petnet.cz/images/stories/dokumenty/oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Petr Libor</t>
+        </is>
+      </c>
+      <c r="B1249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_petr-rozhrani_29_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1249" s="3">
         <v>41668</v>
       </c>
-      <c r="D1249" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1250" s="2">
+      <c r="D1249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.interdata.cz/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PH, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ph-rozhrani_31_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1250" s="3">
         <v>41274</v>
       </c>
-      <c r="D1250" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1251" s="2">
+      <c r="D1250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ph-network.eu/telekomunikacni-sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philipp Roman</t>
+        </is>
+      </c>
+      <c r="B1251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_philipp-rozhrani_12_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1251" s="3">
         <v>41682</v>
       </c>
-      <c r="D1251" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1252" s="2">
+      <c r="D1251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rpinet.cz/wp-content/uploads/2014/02/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PilsFree servis, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pilsfree_servis-rozhrani_07_04_2026.pdf</t>
+        </is>
+      </c>
+      <c r="C1252" s="3">
         <v>46119</v>
       </c>
-      <c r="D1252" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1253" s="2">
+      <c r="D1252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.pilsfree-servis.cz/dokumenty/Rozhrani_site_2026.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pína Martin</t>
+        </is>
+      </c>
+      <c r="B1253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_pina-rozhrani_18_09_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1253" s="3">
         <v>41900</v>
       </c>
-      <c r="D1253" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1254" s="2">
+      <c r="D1253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hanacke.net/files/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pitřincová Marie</t>
+        </is>
+      </c>
+      <c r="B1254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marie_pitrincova-rozhrani_05_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1254" s="3">
         <v>41338</v>
       </c>
-      <c r="D1254" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1255" s="2">
+      <c r="D1254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://mpitrincova.blogspot.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pitřinec Tomáš</t>
+        </is>
+      </c>
+      <c r="B1255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_pitrinec-rozhrani_05_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1255" s="3">
         <v>41338</v>
       </c>
-      <c r="D1255" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1256" s="2">
+      <c r="D1255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bezdrat.blogspot.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planet A, a.s.</t>
+        </is>
+      </c>
+      <c r="B1256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/planet_a-rozhrani_29_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1256" s="3">
         <v>40297</v>
       </c>
-      <c r="D1256" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1257" s="2">
+      <c r="D1256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.a1m.cz/public/files/documents/aim-rozhrani-pripojeni-01.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Platek Peter</t>
+        </is>
+      </c>
+      <c r="B1257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/peter_platek-rozhrani_07_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1257" s="3">
         <v>41371</v>
       </c>
-      <c r="D1257" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1258" s="2">
+      <c r="D1257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dzanet.cz/images/PDF/rozhrani_dzanet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PLDATA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pldata-rozhrani_28_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1258" s="3">
         <v>40571</v>
       </c>
-      <c r="D1258" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1259" s="2">
+      <c r="D1258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pldata.cz/TechnickaSpecifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Plešingerová Soňa</t>
+        </is>
+      </c>
+      <c r="B1259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sona_plesingerova-rozhrani_12_10_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1259" s="3">
         <v>42289</v>
       </c>
-      <c r="D1259" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1260" s="2">
+      <c r="D1259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://dobeska.net/rozhrani-verejne-komunikacni-site-internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Plchot Oldřich</t>
+        </is>
+      </c>
+      <c r="B1260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/oldrich_plchot-rozhrani_26_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1260" s="3">
         <v>40689</v>
       </c>
-      <c r="D1260" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1261" s="2">
+      <c r="D1260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.plchot.net/ctu/CTU_Specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Plichta Jiří</t>
+        </is>
+      </c>
+      <c r="B1261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_plichta-rozhrani_15_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1261" s="3">
         <v>40892</v>
       </c>
-      <c r="D1261" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1262" s="2">
+      <c r="D1261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.freelom.net/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PLnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/plnet-rozhrani_20_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1262" s="3">
         <v>41659</v>
       </c>
-      <c r="D1262" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1263" s="2">
+      <c r="D1262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.plnet.cz/files/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PODA a.s.</t>
+        </is>
+      </c>
+      <c r="B1263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/poda-rozhrani_30_6_2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1263" s="3">
         <v>44742</v>
       </c>
-      <c r="D1263" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1264" s="2">
+      <c r="D1263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.poda.cz/uploaded/dokumenty/podporovana-rozhrani-verejne-komunikacni-site-spolecnosti-PODA-220630-05.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PODOSA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/podosa-rozhrani_29_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1264" s="3">
         <v>43402</v>
       </c>
-      <c r="D1264" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1265" s="2">
+      <c r="D1264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.kmnet.cz/documents/dokumenty/5/Podporovana-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POGESSIA a.s.</t>
+        </is>
+      </c>
+      <c r="B1265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pogessia-rozhrani_28_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1265" s="3">
         <v>40540</v>
       </c>
-      <c r="D1265" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1266" s="2">
+      <c r="D1265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pogessia.cz/oznameni-aktualnich-typu-rozhrani-pogessia.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pokorný Internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pokorny_internet-rozhrani_19_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1266" s="3">
         <v>42143</v>
       </c>
-      <c r="D1266" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1267" s="2">
+      <c r="D1266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://brodnet.cz/download/typy_rozhrani_brodnet_sro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1267">
+      <c r="A1267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pokorný Štěpán</t>
+        </is>
+      </c>
+      <c r="B1267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stepan_pokorny-rozhrani_03_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1267" s="3">
         <v>41367</v>
       </c>
-      <c r="D1267" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1268" s="2">
+      <c r="D1267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://brodnet.cz/download/typy_rozhrani_brodnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pokorný Štěpán</t>
+        </is>
+      </c>
+      <c r="B1268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stepan_pokorny-rozhrani_24_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1268" s="3">
         <v>41694</v>
       </c>
-      <c r="D1268" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1269" s="2">
+      <c r="D1268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://brodnet.cz/download/typy_rozhrani_brodnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Poláček Ondřej</t>
+        </is>
+      </c>
+      <c r="B1269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_polacek-rozhrani_25_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1269" s="3">
         <v>42515</v>
       </c>
-      <c r="D1269" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1270" s="2">
+      <c r="D1269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.poldaservis.cz/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1270">
+      <c r="A1270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Polášek Michal</t>
+        </is>
+      </c>
+      <c r="B1270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_polasek-rozhrani_02_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1270" s="3">
         <v>40879</v>
       </c>
-      <c r="D1270" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1271" s="2">
+      <c r="D1270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ccenter.cz/uploads/images/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1271">
+      <c r="A1271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pondělíček Jiří</t>
+        </is>
+      </c>
+      <c r="B1271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_pondelicek-rozhrani_22_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1271" s="3">
         <v>41355</v>
       </c>
-      <c r="D1271" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1272" s="2">
+      <c r="D1271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ifiber.cz/kontakt</t>
+        </is>
+      </c>
+    </row>
+    <row r="1272">
+      <c r="A1272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ponížil David</t>
+        </is>
+      </c>
+      <c r="B1272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_ponizil-rozhrani_20_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1272" s="3">
         <v>40959</v>
       </c>
-      <c r="D1272" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1273" s="2">
+      <c r="D1272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brnonet.eu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1273">
+      <c r="A1273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POPE servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pope_servis-rozhrani_10_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1273" s="3">
         <v>40492</v>
       </c>
-      <c r="D1273" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1274" s="2">
+      <c r="D1273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.popeservis.cz/ke_stazeni/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1274">
+      <c r="A1274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Popek Rostislav</t>
+        </is>
+      </c>
+      <c r="B1274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rostislav_popek-rozhrani_17_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1274" s="3">
         <v>42080</v>
       </c>
-      <c r="D1274" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1275" s="2">
+      <c r="D1274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chotnet.net/images/soubory/chotnet_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1275">
+      <c r="A1275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POPmedia s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/popmedia-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1275" s="3">
         <v>42481</v>
       </c>
-      <c r="D1275" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1276" s="2">
+      <c r="D1275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.popmedia.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1276">
+      <c r="A1276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Popp Radovan</t>
+        </is>
+      </c>
+      <c r="B1276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radovan_popp-rozhrani_01_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1276" s="3">
         <v>40756</v>
       </c>
-      <c r="D1276" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1277" s="2">
+      <c r="D1276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brown.cz/CTU-oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1277">
+      <c r="A1277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Porš Boris</t>
+        </is>
+      </c>
+      <c r="B1277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/boris_pors-rozhrani_20_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1277" s="3">
         <v>41690</v>
       </c>
-      <c r="D1277" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1278" s="2">
+      <c r="D1277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.creditnet.cz/predplatte-si-internet/o-nas-a-siti/technicka-specifikace-wifi; http://dsl.creditnet.cz/specifikace-sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="1278">
+      <c r="A1278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Poslušný Marek</t>
+        </is>
+      </c>
+      <c r="B1278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_poslusny-rozhrani_27_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1278" s="3">
         <v>41725</v>
       </c>
-      <c r="D1278" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1279" s="2">
+      <c r="D1278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hadinet.cz/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1279">
+      <c r="A1279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pospíšil Bohumír</t>
+        </is>
+      </c>
+      <c r="B1279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bohumir_pospisil-rozhrani_27_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1279" s="3">
         <v>40904</v>
       </c>
-      <c r="D1279" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1280" s="2">
+      <c r="D1279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.horacko.net/horacko/6-Internet/33-Oznameni-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1280">
+      <c r="A1280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Potužák Ladislav</t>
+        </is>
+      </c>
+      <c r="B1280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_potuzak-rozhrani_14_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1280" s="3">
         <v>42138</v>
       </c>
-      <c r="D1280" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1281" s="2">
+      <c r="D1280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.itprovider.cz/wp-content/uploads/2015/05/IT-Provider-TYPY-ROZHRANÍ.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1281">
+      <c r="A1281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Poupa Roman</t>
+        </is>
+      </c>
+      <c r="B1281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_poupa-rozhrani_27_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1281" s="3">
         <v>42517</v>
       </c>
-      <c r="D1281" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1282" s="2">
+      <c r="D1281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jvpnet.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pouzar Martin</t>
+        </is>
+      </c>
+      <c r="B1282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_pouzar-rozhrani_02_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1282" s="3">
         <v>40910</v>
       </c>
-      <c r="D1282" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1283" s="2">
+      <c r="D1282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.milnet.cz/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1283">
+      <c r="A1283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prague Digital TV s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/admintv-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1283" s="3">
         <v>41239</v>
       </c>
-      <c r="D1283" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1284" s="2">
+      <c r="D1283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pdtv.cz/docs/Rozhraní%20veřejné%20komunikační%20sítě.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1284">
+      <c r="A1284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PRAHA12.com s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/praha12.com_rozhrani_01_09_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1284" s="3">
         <v>43709</v>
       </c>
-      <c r="D1284" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1285" s="2">
+      <c r="D1284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.praha12.com/doc/Rozhrani_PRAHA12.com_2019_09_01.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1285">
+      <c r="A1285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prachař František</t>
+        </is>
+      </c>
+      <c r="B1285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_prachar-rozhrani_19_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1285" s="3">
         <v>40896</v>
       </c>
-      <c r="D1285" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1286" s="2">
+      <c r="D1285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://unt.cz/pages/x_rozhrani.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1286">
+      <c r="A1286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prachař Tomáš</t>
+        </is>
+      </c>
+      <c r="B1286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_prachar-rozhrani_15_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1286" s="3">
         <v>42384</v>
       </c>
-      <c r="D1286" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1287" s="2">
+      <c r="D1286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://drive.google.com/file/d/0B_zIlGr5_9HrY0luMTFMa0RLRGM/view?pref=2&amp;pli=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prachař Vlastimil</t>
+        </is>
+      </c>
+      <c r="B1287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlastimil_prachar-rozhrani_29_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1287" s="3">
         <v>40876</v>
       </c>
-      <c r="D1287" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1288" s="2">
+      <c r="D1287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.auriga.cz/wp-content/uploads/2015/10/dokumenty.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pranet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pranet-rozhrani_24_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1288" s="3">
         <v>41028</v>
       </c>
-      <c r="D1288" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1289" s="2">
+      <c r="D1288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.pranet.cz/images/dokumenty/typy_rozhrani_pranet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pravda Leoš</t>
+        </is>
+      </c>
+      <c r="B1289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_pravda-rozhrani_07_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1289" s="3">
         <v>41281</v>
       </c>
-      <c r="D1289" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1290" s="2">
+      <c r="D1289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://pcservisnet.webnode.cz/dokumenty-ke-stazeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pražská energetika, a.s.</t>
+        </is>
+      </c>
+      <c r="B1290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pre-rozhrani_31_05_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1290" s="3">
         <v>42886</v>
       </c>
-      <c r="D1290" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1291" s="2">
+      <c r="D1290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.pre.cz/cs/profil-spolecnosti/o-nas/informace-ze-zakona/legislativa-ceske-republiky/aktualne-pouzivane-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1291">
+      <c r="A1291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Precioz-soft s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/precioz-soft-rozhrani_18_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1291" s="3">
         <v>41170</v>
       </c>
-      <c r="D1291" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1292" s="2">
+      <c r="D1291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.precioz.net/sites/default/files/Precioz-soft_s.r.o..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1292">
+      <c r="A1292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Preisler Jan</t>
+        </is>
+      </c>
+      <c r="B1292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_preisler-rozhrani_18_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1292" s="3">
         <v>41292</v>
       </c>
-      <c r="D1292" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1293" s="2">
+      <c r="D1292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wendulka.net/images/download/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1293">
+      <c r="A1293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pribiš Daniel</t>
+        </is>
+      </c>
+      <c r="B1293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/daniel_pribis-rozhrani_21_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1293" s="3">
         <v>42025</v>
       </c>
-      <c r="D1293" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1294" s="2">
+      <c r="D1293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pribis.cz/download/typy_rozhrani_2014_pribis.cz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1294">
+      <c r="A1294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PrimeNET.CZ ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/primenet_cz_isp-rozhrani_24_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1294" s="3">
         <v>43489</v>
       </c>
-      <c r="D1294" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1295" s="2">
+      <c r="D1294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.primenet.cz/Dokumenty/Rozhraní%20sítě%20ČTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1295">
+      <c r="A1295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Private Mobile a.s.</t>
+        </is>
+      </c>
+      <c r="B1295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/private_mobile-rozhrani_30_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1295" s="3">
         <v>43038</v>
       </c>
-      <c r="D1295" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1296" s="2">
+      <c r="D1295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.privatemobile.cz/dwn/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1296">
+      <c r="A1296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PRIVATNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/privatnet-rozhrani_18_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1296" s="3">
         <v>40681</v>
       </c>
-      <c r="D1296" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1297" s="2">
+      <c r="D1296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.privatnet.cz/file/Rozhrani_priv.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1297">
+      <c r="A1297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PRO - ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wave-net_svetla_nad_sazavou-rozhrani_05_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1297" s="3">
         <v>41522</v>
       </c>
-      <c r="D1297" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1298" s="2">
+      <c r="D1297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wave-net.info/ke-stazeni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1298">
+      <c r="A1298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PRO-COMUNICATION s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pro-comunication-rozhrani_04_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1298" s="3">
         <v>40606</v>
       </c>
-      <c r="D1298" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1299" s="2">
+      <c r="D1298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://pro-com.cz/_download/PROCOM_oznameni_datovych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ProDos s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/prodos-rozhrani_15_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1299" s="3">
         <v>40617</v>
       </c>
-      <c r="D1299" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1300" s="2">
+      <c r="D1299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.prodos.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1300">
+      <c r="A1300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ProfiHop s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/profihop-rozhrani_21_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1300" s="3">
         <v>42481</v>
       </c>
-      <c r="D1300" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1301" s="2">
+      <c r="D1300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.hopnet.cz/ctu_rozhrani_profihop.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1301">
+      <c r="A1301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ProfiNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/profinet-rozhrani_23_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1301" s="3">
         <v>41813</v>
       </c>
-      <c r="D1301" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1302" s="2">
+      <c r="D1301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.profi-net.cz/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1302">
+      <c r="A1302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROFINETWORKS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/profi_networks-rozhrani_03_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1302" s="3">
         <v>40666</v>
       </c>
-      <c r="D1302" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1303" s="2">
+      <c r="D1302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://profinetworks.cz/?page=sluzby&amp;action=Internet; http://profinetworks.cz/?page=sluzby&amp;action=VoIP</t>
+        </is>
+      </c>
+    </row>
+    <row r="1303">
+      <c r="A1303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Profit Pro spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/profitpro-rozhrani_30_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1303" s="3">
         <v>42399</v>
       </c>
-      <c r="D1303" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1304" s="2">
+      <c r="D1303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.profitpro.cz/dokumenty/PP%20CTU%20typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1304">
+      <c r="A1304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROG4 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/prog4-rozhrani_23_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1304" s="3">
         <v>41813</v>
       </c>
-      <c r="D1304" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1305" s="2">
+      <c r="D1304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jamo-shop.eu/files/typyroz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1305">
+      <c r="A1305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Progresia s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/progresia-rozhrani_17_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1305" s="3">
         <v>40560</v>
       </c>
-      <c r="D1305" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1306" s="2">
+      <c r="D1305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://progresia.cz/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1306">
+      <c r="A1306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Progress Digital s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/progress_digital-rozhrani_19_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1306" s="3">
         <v>41689</v>
       </c>
-      <c r="D1306" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1307" s="2">
+      <c r="D1306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mux7.cz/dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="1307">
+      <c r="A1307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Procházka Ota</t>
+        </is>
+      </c>
+      <c r="B1307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ota_prochazka-rozhrani_14_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1307" s="3">
         <v>41257</v>
       </c>
-      <c r="D1307" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1308" s="2">
+      <c r="D1307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://pc-services.cz/Dokuments/Oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1308">
+      <c r="A1308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROINTERNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/prointernet-rozhrani_01_05_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1308" s="3">
         <v>41760</v>
       </c>
-      <c r="D1308" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1309" s="2">
+      <c r="D1308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.prointernet.cz/profil-firmy/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1309">
+      <c r="A1309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projekt Javorový s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/domanet-rozhrani_26_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1309" s="3">
         <v>42030</v>
       </c>
-      <c r="D1309" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1310" s="2">
+      <c r="D1309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.coprosysnetron.cz/images/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1310">
+      <c r="A1310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pro-Line comp s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pro-line_comp-rozhrani_15_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1310" s="3">
         <v>40466</v>
       </c>
-      <c r="D1310" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1311" s="2">
+      <c r="D1310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.moses.cz/download/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1311">
+      <c r="A1311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ProNet servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pronet_servis-rozhrani_22_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1311" s="3">
         <v>42391</v>
       </c>
-      <c r="D1311" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1312" s="2">
+      <c r="D1311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pn-servis.cz/pdf/ProNet-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1312">
+      <c r="A1312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prošek Jakub</t>
+        </is>
+      </c>
+      <c r="B1312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jakub_prosek-rozhrani_23_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1312" s="3">
         <v>43123</v>
       </c>
-      <c r="D1312" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1313" s="2">
+      <c r="D1312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zruda.net/docs/ZRuda%20CTU%20typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1313">
+      <c r="A1313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROWAG s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/prowag-rozhrani_01_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1313" s="3">
         <v>40452</v>
       </c>
-      <c r="D1313" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1314" s="2">
+      <c r="D1313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.prowag.com/doc/rozhrani-a-specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1314">
+      <c r="A1314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">proWiFi ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/prowifi-rozhrani_30_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1314" s="3">
         <v>43373</v>
       </c>
-      <c r="D1314" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1315" s="2">
+      <c r="D1314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.prowifi.cz/files/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROXINET spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/proxinet-rozhrani_29_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1315" s="3">
         <v>42429</v>
       </c>
-      <c r="D1315" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1316" s="2">
+      <c r="D1315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://proxinet.cz/doc/rozhrani_160214.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1316">
+      <c r="A1316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">První telefonní společnost s r.o.</t>
+        </is>
+      </c>
+      <c r="B1316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/prvni_telefonni-rozhrani_21_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1316" s="3">
         <v>41660</v>
       </c>
-      <c r="D1316" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1317" s="2">
+      <c r="D1316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.telefonni.cz/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1317">
+      <c r="A1317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Příhoda Kamil</t>
+        </is>
+      </c>
+      <c r="B1317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kamil_prihoda-rozhrani_15_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1317" s="3">
         <v>40709</v>
       </c>
-      <c r="D1317" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1318" s="2">
+      <c r="D1317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.funtomnet.cz/data/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1318">
+      <c r="A1318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Příhoda Petr</t>
+        </is>
+      </c>
+      <c r="B1318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_prihoda-rozhrani_27_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1318" s="3">
         <v>40966</v>
       </c>
-      <c r="D1318" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1319" s="2">
+      <c r="D1318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.satimant.com/doc/pouzita_rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1319">
+      <c r="A1319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Přikryl Jaromír</t>
+        </is>
+      </c>
+      <c r="B1319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaromir_prikryl-rozhrani_23_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1319" s="3">
         <v>40931</v>
       </c>
-      <c r="D1319" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1320" s="2">
+      <c r="D1319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skasticke.net/download/Typy_a_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1320">
+      <c r="A1320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Připojen s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pripojen-rozhrani_05_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1320" s="3">
         <v>41218</v>
       </c>
-      <c r="D1320" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1321" s="2">
+      <c r="D1320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pripojen.cz/uploads/PDF/Oznameni-o-typech-rozhrani-pro-pripojeni-k-VKS.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1321">
+      <c r="A1321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PS2000 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ps2000-rozhrani_18_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1321" s="3">
         <v>40316</v>
       </c>
-      <c r="D1321" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1322" s="2">
+      <c r="D1321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ps2000.cz/ctu/ctu_iftechspec.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1322">
+      <c r="A1322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PSWNET Zlín s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pswnet_zlin-rozhrani_19_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1322" s="3">
         <v>42143</v>
       </c>
-      <c r="D1322" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1323" s="2">
+      <c r="D1322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://pswnet.cz/files/PSWNET_typy-rozhrani-pouzivane-v-siti-el.-komunikaci.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1323">
+      <c r="A1323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PT Computers s.r.o</t>
+        </is>
+      </c>
+      <c r="B1323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pt_computers-rozhrani_08_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1323" s="3">
         <v>40276</v>
       </c>
-      <c r="D1323" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1324" s="2">
+      <c r="D1323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ptcomp.cz/stahuj/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1324">
+      <c r="A1324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ptáček Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_ptacek-rozhrani_16_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1324" s="3">
         <v>40679</v>
       </c>
-      <c r="D1324" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1325" s="2">
+      <c r="D1324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.budnet.eu/docs/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1325">
+      <c r="A1325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Púčik Petr</t>
+        </is>
+      </c>
+      <c r="B1325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_pucik-rozhrani_26_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1325" s="3">
         <v>40812</v>
       </c>
-      <c r="D1325" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1326" s="2">
+      <c r="D1325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://xtro-data.com/rozhrani-a-specifikace/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1326">
+      <c r="A1326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Půhoný Jan</t>
+        </is>
+      </c>
+      <c r="B1326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_puhony-rozhrani_08_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1326" s="3">
         <v>41737</v>
       </c>
-      <c r="D1326" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1327" s="2">
+      <c r="D1326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.puhy.net/docs/rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1327">
+      <c r="A1327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Puchýř Tomáš</t>
+        </is>
+      </c>
+      <c r="B1327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_puchyr-rozhrani_18_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1327" s="3">
         <v>41596</v>
       </c>
-      <c r="D1327" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1328" s="2">
+      <c r="D1327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teamcity.cz/Dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1328">
+      <c r="A1328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pytela Radim</t>
+        </is>
+      </c>
+      <c r="B1328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radim_pytela-rozhrani_14_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1328" s="3">
         <v>40647</v>
       </c>
-      <c r="D1328" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1329" s="2">
+      <c r="D1328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.acvyskov.cz/RadimPytela-ACVyskov_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1329">
+      <c r="A1329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Qnet CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/qnet_cz-rozhrani_28_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1329" s="3">
         <v>40661</v>
       </c>
-      <c r="D1329" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1330" s="2">
+      <c r="D1329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.k-net.cz/sluzby/internet/qnet-internet-do-vasi-firmy-nebo-domacnosti/typy-a-specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1330">
+      <c r="A1330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">QUALI s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/quali-rozhrani_08_10_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1330" s="3">
         <v>41920</v>
       </c>
-      <c r="D1330" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1331" s="2">
+      <c r="D1330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.the-cts.com/Q_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1331">
+      <c r="A1331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Quest Corporation s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/quest_corporation-rozhrani_05_08_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1331" s="3">
         <v>41856</v>
       </c>
-      <c r="D1331" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1332" s="2">
+      <c r="D1331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetnet24.cz/oznameni-o-typech-rozhrani-ctu</t>
+        </is>
+      </c>
+    </row>
+    <row r="1332">
+      <c r="A1332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R_GATE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rgate_oznameni_rozhrani_28-4-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1332" s="3">
         <v>43949</v>
       </c>
-      <c r="D1332" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1333" s="2">
+      <c r="D1332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mladevinarstvi.cz/oznameni_ctu_rgate.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1333">
+      <c r="A1333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAAB Computer s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/raab_computer-rozhrani_04_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1333" s="3">
         <v>43012</v>
       </c>
-      <c r="D1333" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1334" s="2">
+      <c r="D1333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.raab.cz/internet/rozhranivks.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1334">
+      <c r="A1334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Racingnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/racingnet-rozhrani_24_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1334" s="3">
         <v>43367</v>
       </c>
-      <c r="D1334" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1335" s="2">
+      <c r="D1334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.racingnet.cz/data/dokumenty/Typy%20rozhraní%20Racingnet%20s.r.o..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1335">
+      <c r="A1335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RACOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/racom-rozhrani_19_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1335" s="3">
         <v>40652</v>
       </c>
-      <c r="D1335" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1336" s="2">
+      <c r="D1335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.racom.eu/cz/products/m/mr400/index.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1336">
+      <c r="A1336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rada Tomáš</t>
+        </is>
+      </c>
+      <c r="B1336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_rada-rozhrani_31_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1336" s="3">
         <v>40847</v>
       </c>
-      <c r="D1336" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1337" s="2">
+      <c r="D1336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vtrcomp.cz/ctu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1337">
+      <c r="A1337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RadbuzaNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radbuzanet-rozhrani_03_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1337" s="3">
         <v>41673</v>
       </c>
-      <c r="D1337" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1338" s="2">
+      <c r="D1337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radbuza.net/oznameni_o_typech_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1338">
+      <c r="A1338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radomír Hrabec</t>
+        </is>
+      </c>
+      <c r="B1338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radomir_hrabec_rozhrani_9_1_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C1338" s="3">
         <v>44935</v>
       </c>
-      <c r="D1338" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1339" s="2">
+      <c r="D1338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trushok.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1339">
+      <c r="A1339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RADIO INFO, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radio-info-rozhrani_14_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1339" s="3">
         <v>40465</v>
       </c>
-      <c r="D1339" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1340" s="2">
+      <c r="D1339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radio-info.cz/index.php?action=United&amp;S=119</t>
+        </is>
+      </c>
+    </row>
+    <row r="1340">
+      <c r="A1340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radiodata s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radiodata-rozhrani_28_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1340" s="3">
         <v>40479</v>
       </c>
-      <c r="D1340" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1341" s="2">
+      <c r="D1340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radiodata.cz/rozhrani/DOC251010.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1341">
+      <c r="A1341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radioklub Dyje o.s.</t>
+        </is>
+      </c>
+      <c r="B1341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radioklub_dyje-rozhrani_10_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1341" s="3">
         <v>40247</v>
       </c>
-      <c r="D1341" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1342" s="2">
+      <c r="D1341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://trestsko.net/dokumenty/typ.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1342">
+      <c r="A1342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radovesnický Vít</t>
+        </is>
+      </c>
+      <c r="B1342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vit_radovesnicky-rozhrani_31_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1342" s="3">
         <v>40694</v>
       </c>
-      <c r="D1342" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1343" s="2">
+      <c r="D1342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xsky.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1343">
+      <c r="A1343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radynet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radynet-rozhrani_9-3-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1343" s="3">
         <v>44629</v>
       </c>
-      <c r="D1343" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1344" s="2">
+      <c r="D1343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.radynet.cz/wp-content/uploads/2022/10/rozhrani_radynet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1344">
+      <c r="A1344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Raindlová Lucie</t>
+        </is>
+      </c>
+      <c r="B1344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lucie_raindlova-rozhrani_04_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1344" s="3">
         <v>43012</v>
       </c>
-      <c r="D1344" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1345" s="2">
+      <c r="D1344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bohemia-net.eu/document/raindlová-lucie.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="1345">
+      <c r="A1345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAMON COMMUNICATION s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ramon_communication-rozhrani_26_11_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1345" s="3">
         <v>41969</v>
       </c>
-      <c r="D1345" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1346" s="2">
+      <c r="D1345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ramon.cz/pdf/typy_rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1346">
+      <c r="A1346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Randýsek Lubomír</t>
+        </is>
+      </c>
+      <c r="B1346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lubomir_randysek-rozhrani_27_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1346" s="3">
         <v>40935</v>
       </c>
-      <c r="D1346" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1347" s="2">
+      <c r="D1346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sluzby-domu.cz/uploads/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1347">
+      <c r="A1347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Raška Pavel</t>
+        </is>
+      </c>
+      <c r="B1347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_raska-rozhrani_31_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1347" s="3">
         <v>40694</v>
       </c>
-      <c r="D1347" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1348" s="2">
+      <c r="D1347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.domi-net.cz/doc/doc%20Domi-Net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1348">
+      <c r="A1348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Raudenský Vladimír</t>
+        </is>
+      </c>
+      <c r="B1348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_raudensky-rozhrani_01_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1348" s="3">
         <v>40848</v>
       </c>
-      <c r="D1348" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1349" s="2">
+      <c r="D1348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.damnet.cz/domains/damnet.cz/index.php/ke-stazeni?download=1:technicka-specifikace-ucastnickych-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1349">
+      <c r="A1349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RaVeLi z.s.</t>
+        </is>
+      </c>
+      <c r="B1349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/o_s_raveli-rozhrani_15_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1349" s="3">
         <v>40497</v>
       </c>
-      <c r="D1349" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1350" s="2">
+      <c r="D1349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.osraveli.cz/technologie.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1350">
+      <c r="A1350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAZDVANET.cz NETYX, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/razdvanet_netyx-rozhrani_11_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1350" s="3">
         <v>42562</v>
       </c>
-      <c r="D1350" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1351" s="2">
+      <c r="D1350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netyx.cz/podpora.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1351">
+      <c r="A1351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Redict.NET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/redict_net-rozhrani_04_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1351" s="3">
         <v>41064</v>
       </c>
-      <c r="D1351" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1352" s="2">
+      <c r="D1351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://redict.net/index.php?menu=net&amp;page=internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1352">
+      <c r="A1352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Redikom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/redikom-rozhrani_28_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1352" s="3">
         <v>40630</v>
       </c>
-      <c r="D1352" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1353" s="2">
+      <c r="D1352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.smartynet.cz/web.php?cast=down&amp;todownload=../data/802.11n.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1353">
+      <c r="A1353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RegioNET Morava, a. s.</t>
+        </is>
+      </c>
+      <c r="B1353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/regionet_morava-rozhrani_26_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1353" s="3">
         <v>41696</v>
       </c>
-      <c r="D1353" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1354" s="2">
+      <c r="D1353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.optikabel.cz/files/rozhrani-optikabel.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1354">
+      <c r="A1354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RELOS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/relos-rozhrani_25_5_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1354" s="3">
         <v>40688</v>
       </c>
-      <c r="D1354" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1355" s="2">
+      <c r="D1354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.metronet.cz/dokumenty/rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1355">
+      <c r="A1355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Resident Control s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/resident_control-rozhrani_29_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1355" s="3">
         <v>43402</v>
       </c>
-      <c r="D1355" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1356" s="2">
+      <c r="D1355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.rctelco.cz/files/podporovana-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1356">
+      <c r="A1356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RETE internet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rete-rozhrani_25_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1356" s="3">
         <v>41299</v>
       </c>
-      <c r="D1356" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1357" s="2">
+      <c r="D1356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rete.cz/assets/files/RETE-Rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1357">
+      <c r="A1357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RF SERVIS net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rfservis-rozhrani_18_3_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1357" s="3">
         <v>43542</v>
       </c>
-      <c r="D1357" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1358" s="2">
+      <c r="D1357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.rfservis.cz/wp-content/uploads/2019/03/predavaci-rozhrani-rfservis.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1358">
+      <c r="A1358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rhino Network Solution s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sarria-rozhrani_21_7_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1358" s="3">
         <v>40745</v>
       </c>
-      <c r="D1358" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1359" s="2">
+      <c r="D1358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.digitalmorava.cz/web/file/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1359">
+      <c r="A1359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Richtr Pavel</t>
+        </is>
+      </c>
+      <c r="B1359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_richtr-rozhrani_28_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1359" s="3">
         <v>41088</v>
       </c>
-      <c r="D1359" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1360" s="2">
+      <c r="D1359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.agentnet.cz/site_media/files/pavel_richtr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1360">
+      <c r="A1360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RINEL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rinel-rozhrani_18_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1360" s="3">
         <v>42753</v>
       </c>
-      <c r="D1360" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1361" s="2">
+      <c r="D1360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rinel.cz/internet/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1361">
+      <c r="A1361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rivernet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rivernet-rozhrani_site_6_2_2023.pdf</t>
+        </is>
+      </c>
+      <c r="C1361" s="3">
         <v>44963</v>
       </c>
-      <c r="D1361" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1362" s="2">
+      <c r="D1361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.rivernet.cz/files/Rozhran%C3%AD s%C3%ADt%C4%9B.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1362">
+      <c r="A1362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">R-net ČR, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/r-net-rozhrani_25_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1362" s="3">
         <v>41299</v>
       </c>
-      <c r="D1362" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1363" s="2">
+      <c r="D1362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.r-net.cz/rozhrani/rozhrani_r-net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1363">
+      <c r="A1363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rod Technologie s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rod_technologie-rozhrani_28_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1363" s="3">
         <v>42671</v>
       </c>
-      <c r="D1363" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1364" s="2">
+      <c r="D1363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rod.cz/ctu/oznameni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1364">
+      <c r="A1364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rolenc David</t>
+        </is>
+      </c>
+      <c r="B1364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_rolenc-rozhrani_25_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1364" s="3">
         <v>40933</v>
       </c>
-      <c r="D1364" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1365" s="2">
+      <c r="D1364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.old.evkanet.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1365">
+      <c r="A1365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rörig Jiří</t>
+        </is>
+      </c>
+      <c r="B1365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_rorig-rozhrani_01_12_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1365" s="3">
         <v>42705</v>
       </c>
-      <c r="D1365" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1366" s="2">
+      <c r="D1365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.inet4.cz/files/download/rozhrani-verejne-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1366">
+      <c r="A1366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RORÝS - NET.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rorys-net_cz-rozhrani_07_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1366" s="3">
         <v>40609</v>
       </c>
-      <c r="D1366" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1367" s="2">
+      <c r="D1366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rorys.cz/1stahovani/ke_stazeni/TYPY_ROZHRANI_RORYSNETCZ.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1367">
+      <c r="A1367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rosa Václav</t>
+        </is>
+      </c>
+      <c r="B1367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vaclav_rosa-rozhrani_29_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1367" s="3">
         <v>40815</v>
       </c>
-      <c r="D1367" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1368" s="2">
+      <c r="D1367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rcnet.cz/docs/typy_rozhr.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1368">
+      <c r="A1368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rosenkranc Patrik</t>
+        </is>
+      </c>
+      <c r="B1368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/patrik_rosenkranc-rozhrani_12_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1368" s="3">
         <v>40736</v>
       </c>
-      <c r="D1368" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1369" s="2">
+      <c r="D1368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://slatinanet.cz/download/technicka_specifikace_ucastnickych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1369">
+      <c r="A1369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Röschl Jindřich</t>
+        </is>
+      </c>
+      <c r="B1369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jindrich_roschl-rozhrani_30_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1369" s="3">
         <v>40816</v>
       </c>
-      <c r="D1369" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1370" s="2">
+      <c r="D1369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.velnet.estranky.cz/clanky/koncove-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1370">
+      <c r="A1370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RowNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rownet-rozhrani_11_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1370" s="3">
         <v>42549</v>
       </c>
-      <c r="D1370" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1371" s="2">
+      <c r="D1370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rownet.cz/images/PodporovanaRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1371">
+      <c r="A1371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RPNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rpnet-rozhrani_10_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1371" s="3">
         <v>40673</v>
       </c>
-      <c r="D1371" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1372" s="2">
+      <c r="D1371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.xphone.cz/download/Rozhrani-RPNET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1372">
+      <c r="A1372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RTI cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rti-rozhrani_02_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1372" s="3">
         <v>40270</v>
       </c>
-      <c r="D1372" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1373" s="2">
+      <c r="D1372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rticz.com/aktualni-typy-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1373">
+      <c r="A1373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RTS DAKR s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rts_dakr-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1373" s="3">
         <v>40695</v>
       </c>
-      <c r="D1373" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1374" s="2">
+      <c r="D1373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rtsdakr.cz/index.php?Co=Zpr&amp;Akc=Sez&amp;Sku=98&amp;Psk=0&amp;Pps=0&amp;Nad</t>
+        </is>
+      </c>
+    </row>
+    <row r="1374">
+      <c r="A1374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rtyně.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rtyne_net_rozhraní_28-7-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1374" s="3">
         <v>44040</v>
       </c>
-      <c r="D1374" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1375" s="2">
+      <c r="D1374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.rtyne.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1375">
+      <c r="A1375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RUDA.NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ruda_net_typy_rozhrani_25-8-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1375" s="3">
         <v>44068</v>
       </c>
-      <c r="D1375" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1376" s="2">
+      <c r="D1375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.zruda.net/docs/ZRuda%20CTU%20typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1376">
+      <c r="A1376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rudolf Ladislav</t>
+        </is>
+      </c>
+      <c r="B1376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_rudolf-rozhrani_10_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1376" s="3">
         <v>40949</v>
       </c>
-      <c r="D1376" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1377" s="2">
+      <c r="D1376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rudolf-net.cz/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1377">
+      <c r="A1377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rumíšek Tomáš</t>
+        </is>
+      </c>
+      <c r="B1377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_rumisek-rozhrani_02_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1377" s="3">
         <v>42065</v>
       </c>
-      <c r="D1377" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1378" s="2">
+      <c r="D1377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mladevinarstvi.cz/oznameni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1378">
+      <c r="A1378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Růžička Michal</t>
+        </is>
+      </c>
+      <c r="B1378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_ruzicka-rozhrani_10_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1378" s="3">
         <v>43018</v>
       </c>
-      <c r="D1378" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1379" s="2">
+      <c r="D1378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zvukarina.com/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1379">
+      <c r="A1379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Růžička Roman</t>
+        </is>
+      </c>
+      <c r="B1379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_ruzicka-rozhrani_19_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1379" s="3">
         <v>40805</v>
       </c>
-      <c r="D1379" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1380" s="2">
+      <c r="D1379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.elektronic.cz/elektronicnet/rozhrani/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1380">
+      <c r="A1380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RVC NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rvc_net-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1380" s="3">
         <v>41239</v>
       </c>
-      <c r="D1380" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1381" s="2">
+      <c r="D1380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rvcnet.cz/inpage/ctu/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1381">
+      <c r="A1381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rybka Jiří</t>
+        </is>
+      </c>
+      <c r="B1381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_rybka-rozhrani_23_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1381" s="3">
         <v>40778</v>
       </c>
-      <c r="D1381" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1382" s="2">
+      <c r="D1381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vnorovynet.cz/download/oznameni_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1382">
+      <c r="A1382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rybka Libor</t>
+        </is>
+      </c>
+      <c r="B1382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_rybka-rozhrani_29_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1382" s="3">
         <v>40876</v>
       </c>
-      <c r="D1382" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1383" s="2">
+      <c r="D1382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifizdanice.cz/Pristupove-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1383">
+      <c r="A1383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rychcom servisní, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rychcom_servisni-rozhrani_21_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1383" s="3">
         <v>42450</v>
       </c>
-      <c r="D1383" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1384" s="2">
+      <c r="D1383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.rychvald.info/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1384">
+      <c r="A1384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rychlý drát, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rychly_drat-rozhrani_01_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1384" s="3">
         <v>40513</v>
       </c>
-      <c r="D1384" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1385" s="2">
+      <c r="D1384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rychlydrat.cz/uploads/files/rd_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1385">
+      <c r="A1385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rychtetský Michal</t>
+        </is>
+      </c>
+      <c r="B1385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_rychtetsky-rozhrani_04_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1385" s="3">
         <v>41309</v>
       </c>
-      <c r="D1385" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1386" s="2">
+      <c r="D1385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mirnet.cz/admin/files/files/24/src_TypyRozhraniVKS_MR.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1386">
+      <c r="A1386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ryšávka František</t>
+        </is>
+      </c>
+      <c r="B1386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_rysavka-rozhrani_05_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1386" s="3">
         <v>40882</v>
       </c>
-      <c r="D1386" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1387" s="2">
+      <c r="D1386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.go-net.cz/internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1387">
+      <c r="A1387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RYWA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rywa-rozhrani_06_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1387" s="3">
         <v>43530</v>
       </c>
-      <c r="D1387" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1388" s="2">
+      <c r="D1387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rywasoft.net/Specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1388">
+      <c r="A1388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Řehoř Zdeněk</t>
+        </is>
+      </c>
+      <c r="B1388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_rehor-rozhrani_13_08_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1388" s="3">
         <v>41134</v>
       </c>
-      <c r="D1388" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1389" s="2">
+      <c r="D1388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vsestudy.info/dokumenty/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1389">
+      <c r="A1389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Říha Petr</t>
+        </is>
+      </c>
+      <c r="B1389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_riha-rozhrani_13_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1389" s="3">
         <v>41256</v>
       </c>
-      <c r="D1389" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1390" s="2">
+      <c r="D1389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.petsoft.cz/pdf/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1390">
+      <c r="A1390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">S T A R - nova, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/starnova-rozhrani_12_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1390" s="3">
         <v>42075</v>
       </c>
-      <c r="D1390" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1391" s="2">
+      <c r="D1390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.starnova.cz/podpora/typy-pouzivanych-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1391">
+      <c r="A1391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">S4NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/s4net-rozhrani_11_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1391" s="3">
         <v>41193</v>
       </c>
-      <c r="D1391" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1392" s="2">
+      <c r="D1391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.s4net.cz/file/rozhrani_s4netsro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="A1392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SABACOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sabacom_specifikace_rozhraní_5-3-2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1392" s="3">
         <v>44260</v>
       </c>
-      <c r="D1392" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1393" s="2">
+      <c r="D1392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sabacom.cz/images/Smlouvy_a_dokumenty/%C4%8CTU_-_specifikace_rozhran%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="A1393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sádovský Josef</t>
+        </is>
+      </c>
+      <c r="B1393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_sadovsky-rozhrani_25_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1393" s="3">
         <v>41177</v>
       </c>
-      <c r="D1393" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1394" s="2">
+      <c r="D1393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.iq-net.cz/images/stories/oznmen_T.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="A1394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Salaba David</t>
+        </is>
+      </c>
+      <c r="B1394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_salaba-rozhrani_01_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1394" s="3">
         <v>40848</v>
       </c>
-      <c r="D1394" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1395" s="2">
+      <c r="D1394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://twotowers.eu/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="A1395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Salajka Tomáš</t>
+        </is>
+      </c>
+      <c r="B1395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_salajka-rozhrani_06_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1395" s="3">
         <v>40974</v>
       </c>
-      <c r="D1395" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1396" s="2">
+      <c r="D1395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://safinet.wz.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="A1396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Salamouna.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/salamouna_cz-rozhrani_18_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1396" s="3">
         <v>40742</v>
       </c>
-      <c r="D1396" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1397" s="2">
+      <c r="D1396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.salamouna.cz/index.php/o-nas</t>
+        </is>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Salčák Roman</t>
+        </is>
+      </c>
+      <c r="B1397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_salcak-rozhrani_14_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1397" s="3">
         <v>41347</v>
       </c>
-      <c r="D1397" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1398" s="2">
+      <c r="D1397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://salcak.net/download/salcak_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SATER - TV s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sater-tv-rozhrani_04_02_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1398" s="3">
         <v>40578</v>
       </c>
-      <c r="D1398" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1399" s="2">
+      <c r="D1398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sater-tv.cz/telekomunikacni_rozhrani_SATER_TV.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="A1399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SATIV REAL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sativ_real-rozhrani_15_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1399" s="3">
         <v>40527</v>
       </c>
-      <c r="D1399" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1400" s="2">
+      <c r="D1399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sativreal.unt.cz/Rozhraní.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="A1400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SATT a.s.</t>
+        </is>
+      </c>
+      <c r="B1400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/satt-rozhrani_05_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1400" s="3">
         <v>40668</v>
       </c>
-      <c r="D1400" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1401" s="2">
+      <c r="D1400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.satt.cz/storage/app/media/pdf/satt-typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="A1401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SATTURN HOLEŠOV spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/satturn_holesov-rozhrani_29_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1401" s="3">
         <v>40662</v>
       </c>
-      <c r="D1401" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1402" s="2">
+      <c r="D1401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.satturn.cz/soubory/rozhranisiti.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="A1402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Saulich Jan</t>
+        </is>
+      </c>
+      <c r="B1402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_saulich-rozhrani_20_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1402" s="3">
         <v>40928</v>
       </c>
-      <c r="D1402" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1403" s="2">
+      <c r="D1402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.comunited.cz/onas.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sauron CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sauron_cz-rozhrani_03_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1403" s="3">
         <v>41185</v>
       </c>
-      <c r="D1403" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1404" s="2">
+      <c r="D1403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sauron.cz/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="A1404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Securenet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/securenet-rozhrani_16_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1404" s="3">
         <v>40618</v>
       </c>
-      <c r="D1404" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1405" s="2">
+      <c r="D1404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.securenet.cz/download/typy-rozhrani-verejne-telekomunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="A1405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SECURITY s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/security-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1405" s="3">
         <v>42659</v>
       </c>
-      <c r="D1405" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1406" s="2">
+      <c r="D1405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_security.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="A1406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sedláček Kamil</t>
+        </is>
+      </c>
+      <c r="B1406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kamil_sedlacek-rozhrani_06_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1406" s="3">
         <v>41249</v>
       </c>
-      <c r="D1406" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1407" s="2">
+      <c r="D1406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netladna.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="A1407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sedláček Robert</t>
+        </is>
+      </c>
+      <c r="B1407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/robert_sedlacek-rozhrani_31_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1407" s="3">
         <v>40786</v>
       </c>
-      <c r="D1407" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1408" s="2">
+      <c r="D1407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vranet.cz/vranet/prip.body</t>
+        </is>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="A1408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sedláček Vladimír</t>
+        </is>
+      </c>
+      <c r="B1408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_sedlacek-rozhrani_28_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1408" s="3">
         <v>40814</v>
       </c>
-      <c r="D1408" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1409" s="2">
+      <c r="D1408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.popice.cz/technologie-a-rozhrani-sluzb</t>
+        </is>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="A1409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sedlák Rudolf</t>
+        </is>
+      </c>
+      <c r="B1409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rudolf_sedlak-rozhrani_17_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1409" s="3">
         <v>40925</v>
       </c>
-      <c r="D1409" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1410" s="2">
+      <c r="D1409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.na-net.org/repository/other/oznameni_aktualnich_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="A1410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Seidlová Kristýna</t>
+        </is>
+      </c>
+      <c r="B1410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/kristyna_seidlova-rozhrani_30_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1410" s="3">
         <v>43403</v>
       </c>
-      <c r="D1410" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1411" s="2">
+      <c r="D1410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://seicom.cz/wp-content/uploads/2018/10/Typy-používaných-rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SELECT SYSTEM, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/select_system-rozhrani_17_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1411" s="3">
         <v>40315</v>
       </c>
-      <c r="D1411" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1412" s="2">
+      <c r="D1411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.selectsystem.cz/media/download/rozhrani_site.pdf?ref=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="1412">
+      <c r="A1412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Semrád Josef</t>
+        </is>
+      </c>
+      <c r="B1412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_semrad-rozhrani_14_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1412" s="3">
         <v>42443</v>
       </c>
-      <c r="D1412" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1413" s="2">
+      <c r="D1412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sovawifi.cz/Typ_rozhrani_a_technicka_specifiace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1413">
+      <c r="A1413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SeNet Transit s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/senet_transit-rozhrani_29_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1413" s="3">
         <v>43402</v>
       </c>
-      <c r="D1413" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1414" s="2">
+      <c r="D1413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ign.cz/soubory/rozhrani_datovych_sluzeb_SeNet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1414">
+      <c r="A1414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SERVIS-ELEKTRO-PRAHA, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sepr-rozhrani_23_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1414" s="3">
         <v>41205</v>
       </c>
-      <c r="D1414" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1415" s="2">
+      <c r="D1414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sepr.cz/internet/CTU_Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1415">
+      <c r="A1415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SESTAVSI.CZ, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sestavsi_cz-rozhrani_02_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1415" s="3">
         <v>40331</v>
       </c>
-      <c r="D1415" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1416" s="2">
+      <c r="D1415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zalany.net/download/sestavsi_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1416">
+      <c r="A1416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEVEROSTAV, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/severostav-rozhrani_01_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1416" s="3">
         <v>40695</v>
       </c>
-      <c r="D1416" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1417" s="2">
+      <c r="D1416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.severostav.cz/doc/oznameni-o-typech-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1417">
+      <c r="A1417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEWECOM ONLINE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sewecom_online-rozhrani_02_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1417" s="3">
         <v>42037</v>
       </c>
-      <c r="D1417" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1418" s="2">
+      <c r="D1417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vseprowifi.cz/userfiles/files/definice-rozhrani-online.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1418">
+      <c r="A1418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEWECOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sewecom-rozhrani_02_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1418" s="3">
         <v>42037</v>
       </c>
-      <c r="D1418" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1419" s="2">
+      <c r="D1418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vseprowifi.cz/userfiles/files/definice-rozhrani-sewecom.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1419">
+      <c r="A1419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SferiaNET.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sferianet_cz-rozhrani_01_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1419" s="3">
         <v>40513</v>
       </c>
-      <c r="D1419" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1420" s="2">
+      <c r="D1419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sferia.cz/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1420">
+      <c r="A1420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schneider Josef</t>
+        </is>
+      </c>
+      <c r="B1420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_schneider-rozhrani_02_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1420" s="3">
         <v>43010</v>
       </c>
-      <c r="D1420" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1421" s="2">
+      <c r="D1420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.prowifi.cz/files/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1421">
+      <c r="A1421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SIGMA SOFT spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sigmasoft-rozhrani_27_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1421" s="3">
         <v>41240</v>
       </c>
-      <c r="D1421" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1422" s="2">
+      <c r="D1421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sigmasoft.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SIGNIT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/signit-rozhrani_19_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1422" s="3">
         <v>40562</v>
       </c>
-      <c r="D1422" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1423" s="2">
+      <c r="D1422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://hsnet.cz/wp-content/uploads/Technicka_specifikace_rozhrani_hsnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SilesNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/silesnet-rozhrani_27_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1423" s="3">
         <v>40295</v>
       </c>
-      <c r="D1423" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1424" s="2">
+      <c r="D1423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.silesnet.cz/dokumenty/silesnet_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SIMELON, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/simelon-rozhrani_06_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1424" s="3">
         <v>40457</v>
       </c>
-      <c r="D1424" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1425" s="2">
+      <c r="D1424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.simelon.net/dokumenty/simelon_technicke_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SimpleCell Networks a.s.</t>
+        </is>
+      </c>
+      <c r="B1425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/simplecell_networks-rozhrani_18_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1425" s="3">
         <v>42418</v>
       </c>
-      <c r="D1425" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1426" s="2">
+      <c r="D1425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://simplecell.eu/wp-content/uploads/2017/02/SimpleCell-Networks_Typy-rozhrani_20160217.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SIPhone s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/siphone-rozhrani_03_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1426" s="3">
         <v>40605</v>
       </c>
-      <c r="D1426" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1427" s="2">
+      <c r="D1426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.siphone.eu/files/SIPhone_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SITEL, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sitel-rozhrani_05_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1427" s="3">
         <v>40668</v>
       </c>
-      <c r="D1427" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1428" s="2">
+      <c r="D1427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sitel.cz/public/upload/other/Rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SitePark s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sitepark-rozhrani_16_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1428" s="3">
         <v>40345</v>
       </c>
-      <c r="D1428" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1429" s="2">
+      <c r="D1428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sitepark.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SITKOM spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sitkom-rozhrani_06_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1429" s="3">
         <v>41676</v>
       </c>
-      <c r="D1429" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1430" s="2">
+      <c r="D1429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sitkom.cz/dokumenty/internetova-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Síť21 s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sit21-rozhrani_14_02_2024.pdf</t>
+        </is>
+      </c>
+      <c r="C1430" s="3">
         <v>45336</v>
       </c>
-      <c r="D1430" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1431" s="2">
+      <c r="D1430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://sit21.cz/wp-content/uploads/2021/05/ucastnicka_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Skamanet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/skamanet-rozhrani_25_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1431" s="3">
         <v>42088</v>
       </c>
-      <c r="D1431" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1432" s="2">
+      <c r="D1431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skamanet.cz/doc/rozhraniSkamanet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Skipala Ondřej</t>
+        </is>
+      </c>
+      <c r="B1432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_skipala-rozhrani_23_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1432" s="3">
         <v>40931</v>
       </c>
-      <c r="D1432" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1433" s="2">
+      <c r="D1432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skipalanetworks.cz/Dokumenty/20120123_TypyRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Skopal Josef</t>
+        </is>
+      </c>
+      <c r="B1433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_skopal-rozhrani_25_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1433" s="3">
         <v>41299</v>
       </c>
-      <c r="D1433" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1434" s="2">
+      <c r="D1433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.word.webz.cz/ctu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SKY Trade s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sky_trade-rozhrani_23_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1434" s="3">
         <v>42086</v>
       </c>
-      <c r="D1434" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1435" s="2">
+      <c r="D1434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.skytrade.cz/rozhrani-datovych-sluzeb</t>
+        </is>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SkyDATA SYSTEM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/skydatasystem-rozhrani_18_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1435" s="3">
         <v>42053</v>
       </c>
-      <c r="D1435" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1436" s="2">
+      <c r="D1435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://skydata.cz/SkyDATA-specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sládek Ivo</t>
+        </is>
+      </c>
+      <c r="B1436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ivo_sladek-rozhrani_30_09_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1436" s="3">
         <v>42643</v>
       </c>
-      <c r="D1436" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1437" s="2">
+      <c r="D1436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.facebook.com/internet.lichnov</t>
+        </is>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sládek Tomáš</t>
+        </is>
+      </c>
+      <c r="B1437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_sladek-rozhrani_01_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1437" s="3">
         <v>40787</v>
       </c>
-      <c r="D1437" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1438" s="2">
+      <c r="D1437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tomassladek.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1438">
+      <c r="A1438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SLAMONT ŠTĚTÍ, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/slamont_steti-rozhani_27_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1438" s="3">
         <v>40660</v>
       </c>
-      <c r="D1438" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1439" s="2">
+      <c r="D1438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slamont.net/internet/64.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1439">
+      <c r="A1439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Slavnet networks s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/slavnet_networks-rozhrani_04_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1439" s="3">
         <v>41337</v>
       </c>
-      <c r="D1439" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1440" s="2">
+      <c r="D1439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slavnet.cz/rozhrani_NTW.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1440">
+      <c r="A1440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">sledovanitv.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sledovanitv_cz-rozhrani_28_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1440" s="3">
         <v>41698</v>
       </c>
-      <c r="D1440" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1441" s="2">
+      <c r="D1440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://sledovanitv.cz/download/rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1441">
+      <c r="A1441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">S-Link active s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/s-link_active_s_r_o_11_6_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1441" s="3">
         <v>43627</v>
       </c>
-      <c r="D1441" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1442" s="2">
+      <c r="D1441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.s-link.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1442">
+      <c r="A1442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sluneční energie Český Ráj s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/slcr-rozhrani_27_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1442" s="3">
         <v>41360</v>
       </c>
-      <c r="D1442" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1443" s="2">
+      <c r="D1442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.modernikomunikace.cz/sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="1443">
+      <c r="A1443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Služby Modrava s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sluzby_modrava-rozhrani_31_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1443" s="3">
         <v>42094</v>
       </c>
-      <c r="D1443" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1444" s="2">
+      <c r="D1443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sumavanet.cz/sluzbymodrava/user/mix/technickaspecifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1444">
+      <c r="A1444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMART Comp. a.s.</t>
+        </is>
+      </c>
+      <c r="B1444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/smart_comp-rozhrani_26_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1444" s="3">
         <v>40263</v>
       </c>
-      <c r="D1444" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1445" s="2">
+      <c r="D1444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netbox.cz/site/pdf/zakonna-oznameni/oznameni_rozhrani_SC_20100322.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1445">
+      <c r="A1445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMARTBOX CB s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/smartbox_cb-rozhrani_10_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1445" s="3">
         <v>42165</v>
       </c>
-      <c r="D1445" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1446" s="2">
+      <c r="D1445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.smartbox.cz/rozhrani-verejne-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1446">
+      <c r="A1446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMARTEL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/smartel-rozhrani_05_02_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1446" s="3">
         <v>43136</v>
       </c>
-      <c r="D1446" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1447" s="2">
+      <c r="D1446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://smartel.cz/wp-content/uploads/2014/02/Specifikace_rozhraní_Smartel1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1447">
+      <c r="A1447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMARTLINK s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/smartlink-rozhrani_10_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1447" s="3">
         <v>40612</v>
       </c>
-      <c r="D1447" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1448" s="2">
+      <c r="D1447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.smartlink.cz/glr/CTU_ROZHRANI_3_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1448">
+      <c r="A1448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMT-net spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/smt-net_rozhrani_25-1-2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1448" s="3">
         <v>44221</v>
       </c>
-      <c r="D1448" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1449" s="2">
+      <c r="D1448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://smt-net.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1449">
+      <c r="A1449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Snake, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/snake-rozhrani_05_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1449" s="3">
         <v>40760</v>
       </c>
-      <c r="D1449" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1450" s="2">
+      <c r="D1449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.snake.cz/download/snake_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1450">
+      <c r="A1450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sobieský Aleš</t>
+        </is>
+      </c>
+      <c r="B1450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_sobiesky-rozhrani_21_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1450" s="3">
         <v>40898</v>
       </c>
-      <c r="D1450" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1451" s="2">
+      <c r="D1450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bartnet.cz/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1451">
+      <c r="A1451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SODAT, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sodat-rozhrani_02_05_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1451" s="3">
         <v>41761</v>
       </c>
-      <c r="D1451" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1452" s="2">
+      <c r="D1451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sodat.cz/Informaeni_technologie/Poipojeni_do_Internetu/Bilovice/CTU-OznameniRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1452">
+      <c r="A1452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOFIN Consulting, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sofin_consulting-rozhrani_25_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1452" s="3">
         <v>40384</v>
       </c>
-      <c r="D1452" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1453" s="2">
+      <c r="D1452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sofin.cz/interni/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1453">
+      <c r="A1453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SoftControl NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/softcontrol_net-rozhrani_31_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1453" s="3">
         <v>41213</v>
       </c>
-      <c r="D1453" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1454" s="2">
+      <c r="D1453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.softcontrol.cz/download/rozhrani-datovych-sluzeb/?wpdmdl=4171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1454">
+      <c r="A1454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOFTECH, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/softech-rozhrani_20_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1454" s="3">
         <v>41233</v>
       </c>
-      <c r="D1454" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1455" s="2">
+      <c r="D1454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.softech.cz/pripojeni-k-internetu</t>
+        </is>
+      </c>
+    </row>
+    <row r="1455">
+      <c r="A1455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOFTEX GROUP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/softex_group-rozhrani_30_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1455" s="3">
         <v>40451</v>
       </c>
-      <c r="D1455" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1456" s="2">
+      <c r="D1455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.softex.cz/media/2016/01/typy_rozhrani_new.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1456">
+      <c r="A1456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOFTEX NCP, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/softex_ncp-rozhrani_09_02_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1456" s="3">
         <v>43140</v>
       </c>
-      <c r="D1456" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1457" s="2">
+      <c r="D1456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.softex.cz/media/2016/01/typy_rozhrani_new.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1457">
+      <c r="A1457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOLAR HOSTING s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/solar_hosting-rozhrani_16_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1457" s="3">
         <v>41563</v>
       </c>
-      <c r="D1457" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1458" s="2">
+      <c r="D1457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.solarhosting.cz/ctu/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1458">
+      <c r="A1458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOMTNET</t>
+        </is>
+      </c>
+      <c r="B1458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/somtnet-rozhrani_03_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1458" s="3">
         <v>40485</v>
       </c>
-      <c r="D1458" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1459" s="2">
+      <c r="D1458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.somt.cz/?q=node/11</t>
+        </is>
+      </c>
+    </row>
+    <row r="1459">
+      <c r="A1459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOMTservis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/somtservis-rozhrani_18_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1459" s="3">
         <v>41688</v>
       </c>
-      <c r="D1459" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1460" s="2">
+      <c r="D1459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.somtservis.cz/download/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1460">
+      <c r="A1460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Souček Zdeněk</t>
+        </is>
+      </c>
+      <c r="B1460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_soucek-rozhrani_14_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1460" s="3">
         <v>41653</v>
       </c>
-      <c r="D1460" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1461" s="2">
+      <c r="D1460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.horacko.net/horacko/6-Internet/33-Oznameni-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1461">
+      <c r="A1461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SouthGate CZFreeCB, o.s.</t>
+        </is>
+      </c>
+      <c r="B1461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/southgate-rozhrani_23_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1461" s="3">
         <v>41205</v>
       </c>
-      <c r="D1461" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1462" s="2">
+      <c r="D1461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.southgate.cz/images/9/93/Pouzivana_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1462">
+      <c r="A1462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sovadina Miroslav</t>
+        </is>
+      </c>
+      <c r="B1462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_sovadina-rozhrani_22_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1462" s="3">
         <v>40899</v>
       </c>
-      <c r="D1462" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1463" s="2">
+      <c r="D1462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.prilepy.net/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1463">
+      <c r="A1463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPACE COM spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/space_com-rozhrani_08_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1463" s="3">
         <v>40429</v>
       </c>
-      <c r="D1463" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1464" s="2">
+      <c r="D1463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rozhrani.spacecom.cz/CTU_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1464">
+      <c r="A1464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPANET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/spanet-rozhrani_12_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1464" s="3">
         <v>42655</v>
       </c>
-      <c r="D1464" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1465" s="2">
+      <c r="D1464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.spanet.cz/downloads/Typyrozhrani_SPANET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1465">
+      <c r="A1465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPC-net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/spc-net_rozhrani_07_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1465" s="3">
         <v>42101</v>
       </c>
-      <c r="D1465" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1466" s="2">
+      <c r="D1465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.spc-net.cz/download/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1466">
+      <c r="A1466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPCom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/spcom-rozhrani_02_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1466" s="3">
         <v>42431</v>
       </c>
-      <c r="D1466" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1467" s="2">
+      <c r="D1466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.spcom.cz/dokumenty</t>
+        </is>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="A1467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Spectrum service s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/spectrum_service-rozhrani_31_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1467" s="3">
         <v>41851</v>
       </c>
-      <c r="D1467" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1468" s="2">
+      <c r="D1467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.spectrum-service.cz/spectrum-typy_rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1468">
+      <c r="A1468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Speednet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/speednet-rozhrani_31_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1468" s="3">
         <v>40268</v>
       </c>
-      <c r="D1468" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1469" s="2">
+      <c r="D1468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://speednet.cz/assets/data/rozhrani_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1469">
+      <c r="A1469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Spinoco Czech Republic, a.s.</t>
+        </is>
+      </c>
+      <c r="B1469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/spinoco_czech_republic-rozhrani_28_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1469" s="3">
         <v>41302</v>
       </c>
-      <c r="D1469" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1470" s="2">
+      <c r="D1469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.spinoco.com/domains/spinoco.com/uploaded_files/pdf/Typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1470">
+      <c r="A1470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPOJE.NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/spoje_net-rozhrani_20_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1470" s="3">
         <v>41233</v>
       </c>
-      <c r="D1470" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1471" s="2">
+      <c r="D1470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.spoje.net/firma/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1471">
+      <c r="A1471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Spolek PASKOV.net</t>
+        </is>
+      </c>
+      <c r="B1471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/paskovnet-rozhrani_25_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1471" s="3">
         <v>40507</v>
       </c>
-      <c r="D1471" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1472" s="2">
+      <c r="D1471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://sit.paskov.cz/paskovnet/sdruzeni/dokumenty/specifikace-rozhrani.pdf/view</t>
+        </is>
+      </c>
+    </row>
+    <row r="1472">
+      <c r="A1472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sponsio s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sponsio-rozhrani_10_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1472" s="3">
         <v>43383</v>
       </c>
-      <c r="D1472" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1473" s="2">
+      <c r="D1472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www2.sponsio.cz/mate/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1473">
+      <c r="A1473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SporkNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sporknet-rozhrani_20_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1473" s="3">
         <v>42055</v>
       </c>
-      <c r="D1473" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1474" s="2">
+      <c r="D1473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sporknet.cz/internet-sporknet-wifi; http://www.sporknet.cz/internet-sporknet-optika</t>
+        </is>
+      </c>
+    </row>
+    <row r="1474">
+      <c r="A1474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SPORT PROFI, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sport_profi-rozhrani_31_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1474" s="3">
         <v>42094</v>
       </c>
-      <c r="D1474" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1475" s="2">
+      <c r="D1474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.onet.cz/index.php?s=rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1475">
+      <c r="A1475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sprava IT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sprava_it-rozhrani_15_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1475" s="3">
         <v>41654</v>
       </c>
-      <c r="D1475" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1476" s="2">
+      <c r="D1475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.litol.cz/Typy_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1476">
+      <c r="A1476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sprint International Czech Republic s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sprint_international_cr-rozhrani_31_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1476" s="3">
         <v>41729</v>
       </c>
-      <c r="D1476" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1477" s="2">
+      <c r="D1476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://convergence.sprint.com/pdf_view.aspx?title=Dial%20Telecom&amp;pdf=/downloads/InternationalRegulatory/Dial_Telecom_interfaces_3-25-2014.pdf&amp;vanity=/Regulatory/Dial_Telecom; http://convergence.sprint.com/pdf_view.aspx?title=Ceske&amp;pdf=/downloads/Inte</t>
+        </is>
+      </c>
+    </row>
+    <row r="1477">
+      <c r="A1477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sprintel s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sprintel-rozhrani_12_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1477" s="3">
         <v>41225</v>
       </c>
-      <c r="D1477" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1478" s="2">
+      <c r="D1477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sprintel.cz/typy_rozhrani_sprintel.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1478">
+      <c r="A1478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Spurný Zbyněk</t>
+        </is>
+      </c>
+      <c r="B1478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zbynek_spurny-rozhrani_30_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1478" s="3">
         <v>41394</v>
       </c>
-      <c r="D1478" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1479" s="2">
+      <c r="D1478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.horkanet.cz/file.php?nid=10755&amp;oid=3240710</t>
+        </is>
+      </c>
+    </row>
+    <row r="1479">
+      <c r="A1479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Srnka Pavel</t>
+        </is>
+      </c>
+      <c r="B1479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_srnka-rozhrani_26_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1479" s="3">
         <v>40994</v>
       </c>
-      <c r="D1479" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1480" s="2">
+      <c r="D1479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.extranetplus.cz/dokumenty/podporovana_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1480">
+      <c r="A1480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">StaMPi, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stampi-rozhrani_19_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1480" s="3">
         <v>40378</v>
       </c>
-      <c r="D1480" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1481" s="2">
+      <c r="D1480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.stampi.cz/files/typy-a-specifikace-rozhrani-pouzivanych-v-siti-elektronickych-komunikaci.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1481">
+      <c r="A1481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stania Libor</t>
+        </is>
+      </c>
+      <c r="B1481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_stania-rozhrani_12_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1481" s="3">
         <v>40889</v>
       </c>
-      <c r="D1481" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1482" s="2">
+      <c r="D1481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.libresnet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1482">
+      <c r="A1482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Staniová Danuše</t>
+        </is>
+      </c>
+      <c r="B1482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/danuse_staniova-rozhrani_03_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1482" s="3">
         <v>41185</v>
       </c>
-      <c r="D1482" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1483" s="2">
+      <c r="D1482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.libresnet.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1483">
+      <c r="A1483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Staniová Veronika</t>
+        </is>
+      </c>
+      <c r="B1483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/veronika_staniova-rozhrani_03_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1483" s="3">
         <v>41185</v>
       </c>
-      <c r="D1483" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1484" s="2">
+      <c r="D1483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.libresnet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1484">
+      <c r="A1484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAR - MONT Pardubice, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/star-mont_pardubice-rozhrani_06_08_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1484" s="3">
         <v>40396</v>
       </c>
-      <c r="D1484" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1485" s="2">
+      <c r="D1484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.star-mont.cz/wp-content/uploads/2016/10/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1485">
+      <c r="A1485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STARNET CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/starnetcz-rozhrani_14_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1485" s="3">
         <v>40557</v>
       </c>
-      <c r="D1485" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1486" s="2">
+      <c r="D1485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://starnetcz.com/_files/200000013-94f2195ef9/CTU_atrvks.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1486">
+      <c r="A1486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STARNET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/starnet-rozhrani_10_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1486" s="3">
         <v>40492</v>
       </c>
-      <c r="D1486" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1487" s="2">
+      <c r="D1486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.starnet.cz/download/rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1487">
+      <c r="A1487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Starooldřůvané</t>
+        </is>
+      </c>
+      <c r="B1487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/starooldruvane-rozhrani_23_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1487" s="3">
         <v>41752</v>
       </c>
-      <c r="D1487" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1488" s="2">
+      <c r="D1487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://stareoldruvky.budisov.cz/images/dokumenty/internet/os_starooldruvane_oznameni_net_rozhrani_23_04_2014.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1488">
+      <c r="A1488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stavební bytové družstvo Těšíňan</t>
+        </is>
+      </c>
+      <c r="B1488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sbd_tesinan-rozhrani_30_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1488" s="3">
         <v>40298</v>
       </c>
-      <c r="D1488" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1489" s="2">
+      <c r="D1488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tesinan.e-kontakt.cz/article/6353/files/kt_technicka_specifikace_kt.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="A1489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stehno Jan</t>
+        </is>
+      </c>
+      <c r="B1489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_stehno-rozhrani_28_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1489" s="3">
         <v>40905</v>
       </c>
-      <c r="D1489" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1490" s="2">
+      <c r="D1489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ste-net.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1490">
+      <c r="A1490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stejskal Marek</t>
+        </is>
+      </c>
+      <c r="B1490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_stejskal-rozhrani_08_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1490" s="3">
         <v>41341</v>
       </c>
-      <c r="D1490" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1491" s="2">
+      <c r="D1490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trebestovice.cz/wi-fi-trebestovice/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1491">
+      <c r="A1491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stejskal Roman</t>
+        </is>
+      </c>
+      <c r="B1491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_stejskal-rozhrani_08_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1491" s="3">
         <v>40732</v>
       </c>
-      <c r="D1491" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1492" s="2">
+      <c r="D1491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.swservice.cz/internet.asp</t>
+        </is>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="A1492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STEN.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sten_cz-rozhrani_15_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1492" s="3">
         <v>40497</v>
       </c>
-      <c r="D1492" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1493" s="2">
+      <c r="D1492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sten.cz/stahnetesi/2010_ctu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="A1493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stodola Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_stodola-rozhrani_30_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1493" s="3">
         <v>41304</v>
       </c>
-      <c r="D1493" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1494" s="2">
+      <c r="D1493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.megasphera.cz/public/File/CTU-oznameni_specifikace rozhraní-JS_Megasphera.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="A1494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stránská Petra</t>
+        </is>
+      </c>
+      <c r="B1494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petra_stranska-rozhrani_27_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1494" s="3">
         <v>40874</v>
       </c>
-      <c r="D1494" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1495" s="2">
+      <c r="D1494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trestsatnet.cz/soubory/Specifikace%20rozhrani.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="A1495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stránský Petr</t>
+        </is>
+      </c>
+      <c r="B1495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_stransky-rozhrani_05_02_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C1495" s="3">
         <v>45693</v>
       </c>
-      <c r="D1495" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1496" s="2">
+      <c r="D1495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://dobrasit.cz/www/files/Uploads/docs/sro/2025/Typy_rozhrani_DS_sro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1496">
+      <c r="A1496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STRÁŽCE s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/strazce-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1496" s="3">
         <v>42659</v>
       </c>
-      <c r="D1496" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1497" s="2">
+      <c r="D1496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_strazce.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="A1497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Studnička Stanislav</t>
+        </is>
+      </c>
+      <c r="B1497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stanislav_studnicka-rozhrani_30_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1497" s="3">
         <v>40907</v>
       </c>
-      <c r="D1497" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1498" s="2">
+      <c r="D1497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.osek.info/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="A1498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Studnička Václav</t>
+        </is>
+      </c>
+      <c r="B1498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vaclav_studnicka-rozhrani_01_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1498" s="3">
         <v>42156</v>
       </c>
-      <c r="D1498" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1499" s="2">
+      <c r="D1498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cgnet.cz/files/oznameni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="A1499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suchánek Ondřej</t>
+        </is>
+      </c>
+      <c r="B1499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_suchanek-rozhrani_22_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1499" s="3">
         <v>41842</v>
       </c>
-      <c r="D1499" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1500" s="2">
+      <c r="D1499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.esodata.cz/soubory/technologie_esodata.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="A1500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPER iNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/super_net-rozhrani_20_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1500" s="3">
         <v>43544</v>
       </c>
-      <c r="D1500" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1501" s="2">
+      <c r="D1500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://privatnet.cz/file/Rozhrani_priv.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="A1501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SuperNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/supernet-rozhrani_27_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1501" s="3">
         <v>42396</v>
       </c>
-      <c r="D1501" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1502" s="2">
+      <c r="D1501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://supernet.cz/doc/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SupportIT, a.s.</t>
+        </is>
+      </c>
+      <c r="B1502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/supportit-rozhrani_29_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1502" s="3">
         <v>40358</v>
       </c>
-      <c r="D1502" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1503" s="2">
+      <c r="D1502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.supportit.cz/Downloads/typy_rozhrani_vks.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="A1503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPRO, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/supro-rozhrani_26_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1503" s="3">
         <v>40659</v>
       </c>
-      <c r="D1503" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1504" s="2">
+      <c r="D1503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.supro.cz/useruploads/files/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="A1504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Suptech CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/suptech-rozhrani_22_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1504" s="3">
         <v>42146</v>
       </c>
-      <c r="D1504" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1505" s="2">
+      <c r="D1504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.suptech.cz/Resources/Multimedia/Downloads/Suptech-rozhrani-v1.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="A1505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPTel - DISK s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/suptel_disk-rozhrani_20_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1505" s="3">
         <v>42144</v>
       </c>
-      <c r="D1505" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1506" s="2">
+      <c r="D1505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.diskobol.cz/xmedia/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="A1506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPTel a.s.</t>
+        </is>
+      </c>
+      <c r="B1506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/suptel-rozhrani_18_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1506" s="3">
         <v>40316</v>
       </c>
-      <c r="D1506" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1507" s="2">
+      <c r="D1506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.suptel.cz/obr/dokument/Specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="A1507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Svobcom cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/svobcom_cz-rozhrani_20_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1507" s="3">
         <v>40714</v>
       </c>
-      <c r="D1507" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1508" s="2">
+      <c r="D1507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internetbrno.eu/kestazeni/spec_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="A1508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SvobComNet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/svobcomnet-rozrhrani_11_05_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1508" s="3">
         <v>43231</v>
       </c>
-      <c r="D1508" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1509" s="2">
+      <c r="D1508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.svobcomnet.cz/kestazeni/typy_rozhrani-1.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="A1509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Svoboda Jiří</t>
+        </is>
+      </c>
+      <c r="B1509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_svoboda-rozhrani_29_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1509" s="3">
         <v>40753</v>
       </c>
-      <c r="D1509" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1510" s="2">
+      <c r="D1509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.istrade.cz/images/stories/rozhrani/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SVOJNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/svojnet-rozhrani_13_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1510" s="3">
         <v>40372</v>
       </c>
-      <c r="D1510" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1511" s="2">
+      <c r="D1510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.svojnet.cz/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1511">
+      <c r="A1511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SychrovNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sychrovnet-rozhrani_16_09_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1511" s="3">
         <v>41533</v>
       </c>
-      <c r="D1511" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1512" s="2">
+      <c r="D1511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.sychrovnet.cz/download/rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1512">
+      <c r="A1512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sýkora Jiří</t>
+        </is>
+      </c>
+      <c r="B1512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_sykora-rozhrani_04_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1512" s="3">
         <v>41309</v>
       </c>
-      <c r="D1512" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1513" s="2">
+      <c r="D1512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://wifiliberec.cz/_files/200000051-5d8565e7ed/Typy%20rozhran%C3%AD%20s%C3%ADt%C4%9B.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1513">
+      <c r="A1513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sýkora Roman </t>
+        </is>
+      </c>
+      <c r="B1513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_sykora-rozhrani_08_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1513" s="3">
         <v>40702</v>
       </c>
-      <c r="D1513" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1514" s="2">
+      <c r="D1513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zabnet.cz/specifikace_rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1514">
+      <c r="A1514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sýkorová Iva</t>
+        </is>
+      </c>
+      <c r="B1514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/iva_sykorova-rozhrani_08_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1514" s="3">
         <v>40702</v>
       </c>
-      <c r="D1514" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1515" s="2">
+      <c r="D1514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zabnet.cz/specifikace_rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1515">
+      <c r="A1515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SYNERGY, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/synergy-rozhrani_23_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1515" s="3">
         <v>43031</v>
       </c>
-      <c r="D1515" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1516" s="2">
+      <c r="D1515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.synergy.cz/images/download/oznameni-o-typech-pouzivanych-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1516">
+      <c r="A1516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SYScore s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/syscore-rozhrani_19_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1516" s="3">
         <v>40378</v>
       </c>
-      <c r="D1516" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1517" s="2">
+      <c r="D1516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.syscore.cz/images/stories/download/typy_rozhrani_a_jejich_technicka_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1517">
+      <c r="A1517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sys-DataCom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sysdatacom-rozhrani_11_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1517" s="3">
         <v>41681</v>
       </c>
-      <c r="D1517" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1518" s="2">
+      <c r="D1517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sys-data.com/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1518">
+      <c r="A1518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Systém NET Line s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/system_net_line-rozhrani_19_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1518" s="3">
         <v>42479</v>
       </c>
-      <c r="D1518" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1519" s="2">
+      <c r="D1518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://line.cz/www/Dokumenty_SNL.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1519">
+      <c r="A1519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Szajda Martin</t>
+        </is>
+      </c>
+      <c r="B1519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_szajda-rozhrani_25_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1519" s="3">
         <v>41572</v>
       </c>
-      <c r="D1519" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1520" s="2">
+      <c r="D1519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.artemis-liberec.cz/component/content/article/29-the-cms/99-internet-typy-rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1520">
+      <c r="A1520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šafář Petr</t>
+        </is>
+      </c>
+      <c r="B1520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_safar-rozhrani_30_08_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1520" s="3">
         <v>40785</v>
       </c>
-      <c r="D1520" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1521" s="2">
+      <c r="D1520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet-sirius.cz/is.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1521">
+      <c r="A1521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šárek Felix</t>
+        </is>
+      </c>
+      <c r="B1521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/felix_sarek-rozhrani_30_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1521" s="3">
         <v>42459</v>
       </c>
-      <c r="D1521" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1522" s="2">
+      <c r="D1521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.raskovice.net/index.php?do=page&amp;kateg=1&amp;id=26</t>
+        </is>
+      </c>
+    </row>
+    <row r="1522">
+      <c r="A1522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ščerba Jiří</t>
+        </is>
+      </c>
+      <c r="B1522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_scerba-rozhrani_28_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1522" s="3">
         <v>41698</v>
       </c>
-      <c r="D1522" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1523" s="2">
+      <c r="D1522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sixbox.cz/ctu/rozhrani_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1523">
+      <c r="A1523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šejvl Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_sejvl-rozhrani_18_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1523" s="3">
         <v>41596</v>
       </c>
-      <c r="D1523" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1524" s="2">
+      <c r="D1523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jasmedia.cz/internet/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1524">
+      <c r="A1524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šeliga Milan</t>
+        </is>
+      </c>
+      <c r="B1524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_seliga-rozhrani_28_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1524" s="3">
         <v>41698</v>
       </c>
-      <c r="D1524" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1525" s="2">
+      <c r="D1524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.m-site.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1525">
+      <c r="A1525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šenk Michal</t>
+        </is>
+      </c>
+      <c r="B1525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_senk-rozhrani_28_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1525" s="3">
         <v>40967</v>
       </c>
-      <c r="D1525" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1526" s="2">
+      <c r="D1525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.a1net.cz/files/typroz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1526">
+      <c r="A1526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ŠenovNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/senovnet-rozhrani_06_01_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1526" s="3">
         <v>42741</v>
       </c>
-      <c r="D1526" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1527" s="2">
+      <c r="D1526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wp.senovnet.cz/wp-content/uploads/2017/01/doc_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1527">
+      <c r="A1527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šestáková Miroslava</t>
+        </is>
+      </c>
+      <c r="B1527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslava_sestakova-rozhranni_28_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1527" s="3">
         <v>41698</v>
       </c>
-      <c r="D1527" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1528" s="2">
+      <c r="D1527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vipnet-mb.eu/ctu/rozhranni_2014ms.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1528">
+      <c r="A1528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ševčík Petr</t>
+        </is>
+      </c>
+      <c r="B1528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_sevcik-rozhrani_11_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1528" s="3">
         <v>41285</v>
       </c>
-      <c r="D1528" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1529" s="2">
+      <c r="D1528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.civicnet.cz/files/rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1529">
+      <c r="A1529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šidleja Roman</t>
+        </is>
+      </c>
+      <c r="B1529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/roman_sidleja-rozhrani_28_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1529" s="3">
         <v>41848</v>
       </c>
-      <c r="D1529" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1530" s="2">
+      <c r="D1529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.topolova.cz/ctu</t>
+        </is>
+      </c>
+    </row>
+    <row r="1530">
+      <c r="A1530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šimeček Jan</t>
+        </is>
+      </c>
+      <c r="B1530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_simecek-rozhrani_21_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1530" s="3">
         <v>40960</v>
       </c>
-      <c r="D1530" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1531" s="2">
+      <c r="D1530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jsnet.jdeto.cz/portal/JSNET_rozhrani_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1531">
+      <c r="A1531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šitych Petr</t>
+        </is>
+      </c>
+      <c r="B1531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_sitych-rozhrani_01_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1531" s="3">
         <v>40940</v>
       </c>
-      <c r="D1531" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1532" s="2">
+      <c r="D1531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://pro-com.cz/downloads/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1532">
+      <c r="A1532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šitychová Jaroslava</t>
+        </is>
+      </c>
+      <c r="B1532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslava_sitychova-rozhrani_09_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1532" s="3">
         <v>42499</v>
       </c>
-      <c r="D1532" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1533" s="2">
+      <c r="D1532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://sitych.net/public/sitychova-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1533">
+      <c r="A1533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ŠKODA ICT s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/skoda_ict-rozhrani_19_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1533" s="3">
         <v>40652</v>
       </c>
-      <c r="D1533" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1534" s="2">
+      <c r="D1533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.skoda.cz/cs/dokumenty/skoda-ict-specifikace-rozhrani-sluzeb/Contents/0/45ABC60718D8B98CCCAB95014DE27AB3/resource.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1534">
+      <c r="A1534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Školoud Vladimír</t>
+        </is>
+      </c>
+      <c r="B1534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_skoloud-rozhrani_04_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1534" s="3">
         <v>41278</v>
       </c>
-      <c r="D1534" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1535" s="2">
+      <c r="D1534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.og.cz/wp-content/uploads/2013/01/OGS_specifikace_rozhrani_komplet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1535">
+      <c r="A1535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Škvařil Michal</t>
+        </is>
+      </c>
+      <c r="B1535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/michal_skvaril-rozhrani_19_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1535" s="3">
         <v>42570</v>
       </c>
-      <c r="D1535" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1536" s="2">
+      <c r="D1535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.synanet.cz/bezdratovy-internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1536">
+      <c r="A1536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Škvařil Vladislav</t>
+        </is>
+      </c>
+      <c r="B1536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladislav_skvaril-rozhrani_03_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1536" s="3">
         <v>40789</v>
       </c>
-      <c r="D1536" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1537" s="2">
+      <c r="D1536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.knezdub.net/download/Typy%20a%20specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1537">
+      <c r="A1537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Škvařilová Marie</t>
+        </is>
+      </c>
+      <c r="B1537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marie_skvarilova-rozhrani_19_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1537" s="3">
         <v>42570</v>
       </c>
-      <c r="D1537" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1538" s="2">
+      <c r="D1537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.synanet.cz/bezdratovy-internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1538">
+      <c r="A1538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šmajs Jan</t>
+        </is>
+      </c>
+      <c r="B1538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_smajs-rozhrani_11_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1538" s="3">
         <v>41558</v>
       </c>
-      <c r="D1538" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1539" s="2">
+      <c r="D1538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mecom.cz/index.php/internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1539">
+      <c r="A1539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Špaček Tomáš</t>
+        </is>
+      </c>
+      <c r="B1539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_spacek-rozhrani_01_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1539" s="3">
         <v>41000</v>
       </c>
-      <c r="D1539" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1540" s="2">
+      <c r="D1539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ltec.cz/download/ctu/specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1540">
+      <c r="A1540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Špendlík Petr</t>
+        </is>
+      </c>
+      <c r="B1540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_spendlik-rozhrani_05_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1540" s="3">
         <v>41369</v>
       </c>
-      <c r="D1540" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1541" s="2">
+      <c r="D1540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.i2net.cz/kestazeni_soubory/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1541">
+      <c r="A1541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šperl Jiří</t>
+        </is>
+      </c>
+      <c r="B1541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_sperl-rozhrani_14_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1541" s="3">
         <v>41288</v>
       </c>
-      <c r="D1541" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1542" s="2">
+      <c r="D1541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.agnet.cz/data/agnet_rozhrani_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1542">
+      <c r="A1542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Štancl František</t>
+        </is>
+      </c>
+      <c r="B1542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_stancl-rozhrani_02_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1542" s="3">
         <v>41001</v>
       </c>
-      <c r="D1542" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1543" s="2">
+      <c r="D1542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ferinet.cz/technologie</t>
+        </is>
+      </c>
+    </row>
+    <row r="1543">
+      <c r="A1543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Štangler Pavel</t>
+        </is>
+      </c>
+      <c r="B1543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_stangler-rozhrani_23_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1543" s="3">
         <v>40870</v>
       </c>
-      <c r="D1543" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1544" s="2">
+      <c r="D1543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://stangler.prodejce.cz/main.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1544">
+      <c r="A1544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Štětina Jan</t>
+        </is>
+      </c>
+      <c r="B1544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_stetina-rozhrani_09_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1544" s="3">
         <v>40856</v>
       </c>
-      <c r="D1544" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1545" s="2">
+      <c r="D1544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.giganet.cz/files/giganet-aktualni-typy-rozhrani-verejne-komunikacni-site-giganet.cz-61.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1545">
+      <c r="A1545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Štika Lukáš</t>
+        </is>
+      </c>
+      <c r="B1545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_stika-rozhrani_29_08_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1545" s="3">
         <v>41150</v>
       </c>
-      <c r="D1545" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1546" s="2">
+      <c r="D1545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.duxnet.cz/typyrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1546">
+      <c r="A1546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Štrálová Věra</t>
+        </is>
+      </c>
+      <c r="B1546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vera_stralova-rozhrani_23_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1546" s="3">
         <v>41295</v>
       </c>
-      <c r="D1546" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1547" s="2">
+      <c r="D1546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pocitacevip.cz/internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1547">
+      <c r="A1547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Štrohalm Jiří</t>
+        </is>
+      </c>
+      <c r="B1547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_strohalm-rozhrani_24_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1547" s="3">
         <v>43002</v>
       </c>
-      <c r="D1547" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1548" s="2">
+      <c r="D1547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.bnet-internet.cz/uploads/dokumenty/typy_rozhrani_verejne_komunikacni_site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1548">
+      <c r="A1548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šulc Jiří</t>
+        </is>
+      </c>
+      <c r="B1548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_sulc-rozhrani_28_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1548" s="3">
         <v>40722</v>
       </c>
-      <c r="D1548" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1549" s="2">
+      <c r="D1548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.satline.cz/?page=rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1549">
+      <c r="A1549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šumava Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sumava_net-rozhrani_07_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1549" s="3">
         <v>40305</v>
       </c>
-      <c r="D1549" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1550" s="2">
+      <c r="D1549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.sumava-net.cz/download/files/ts.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1550">
+      <c r="A1550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Šumbarknet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/sumbarknet-rozhrani_24_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1550" s="3">
         <v>43032</v>
       </c>
-      <c r="D1550" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1551" s="2">
+      <c r="D1550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://sumbark.net/wp-content/uploads/2017/10/Rozhrani?-si?te?.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1551">
+      <c r="A1551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Švanda Petr</t>
+        </is>
+      </c>
+      <c r="B1551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_svanda-rozhrani_10_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1551" s="3">
         <v>40949</v>
       </c>
-      <c r="D1551" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1552" s="2">
+      <c r="D1551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.chaloupkynet.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1552">
+      <c r="A1552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Švédová Marie</t>
+        </is>
+      </c>
+      <c r="B1552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marie_svedova-rozhrani_30_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1552" s="3">
         <v>41728</v>
       </c>
-      <c r="D1552" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1553" s="2">
+      <c r="D1552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://svedanet.cz/?page_id=49</t>
+        </is>
+      </c>
+    </row>
+    <row r="1553">
+      <c r="A1553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Švenda Radek</t>
+        </is>
+      </c>
+      <c r="B1553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_svenda-rozhrani_05_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1553" s="3">
         <v>41218</v>
       </c>
-      <c r="D1553" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1554" s="2">
+      <c r="D1553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.stadla.eu/stadla-rozhrani-ethernet.rtf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1554">
+      <c r="A1554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Švestka Petr</t>
+        </is>
+      </c>
+      <c r="B1554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_svestka-rozhrani_17_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1554" s="3">
         <v>41260</v>
       </c>
-      <c r="D1554" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1555" s="2">
+      <c r="D1554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.brnet.cz/documents/internet-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1555">
+      <c r="A1555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Švorc Miroslav</t>
+        </is>
+      </c>
+      <c r="B1555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_svorc-rozhrani_04_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1555" s="3">
         <v>40728</v>
       </c>
-      <c r="D1555" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1556" s="2">
+      <c r="D1555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mscnet.cz/index.php?option=com_phocadownload&amp;view=category&amp;id=1:dokumenty&amp;Itemid=10</t>
+        </is>
+      </c>
+    </row>
+    <row r="1556">
+      <c r="A1556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tala Jiří</t>
+        </is>
+      </c>
+      <c r="B1556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_tala-rozhrani_19_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1556" s="3">
         <v>40896</v>
       </c>
-      <c r="D1556" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1557" s="2">
+      <c r="D1556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.modranskyinternet.cz/specifikaceRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1557">
+      <c r="A1557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TaNET Borsko s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tanet_borsko-rozhrani_09_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1557" s="3">
         <v>42683</v>
       </c>
-      <c r="D1557" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1558" s="2">
+      <c r="D1557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tanet.cz/ke-stazeni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1558">
+      <c r="A1558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TaNET West s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tanet_west-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1558" s="3">
         <v>41303</v>
       </c>
-      <c r="D1558" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1559" s="2">
+      <c r="D1558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tanet.cz/ke-stazeni.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1559">
+      <c r="A1559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TC servis, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tc_servis-rozhrani_18_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1559" s="3">
         <v>40316</v>
       </c>
-      <c r="D1559" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1560" s="2">
+      <c r="D1559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tcservis.cz/wp-content/uploads/2018/10/technicka-specifikace-ucastnickych-rozhrani-1308160010.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1560">
+      <c r="A1560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TeamCity s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/teamcity-rozhrani_04_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1560" s="3">
         <v>41674</v>
       </c>
-      <c r="D1560" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1561" s="2">
+      <c r="D1560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teamcity.cz/Dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1561">
+      <c r="A1561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tecl Tomáš</t>
+        </is>
+      </c>
+      <c r="B1561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_tecl-rozhrani_28_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1561" s="3">
         <v>40752</v>
       </c>
-      <c r="D1561" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1562" s="2">
+      <c r="D1561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.theriak.cz/index_soubory/Page433.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1562">
+      <c r="A1562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECH Czech Com s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ttc-rozhrani_31_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1562" s="3">
         <v>43039</v>
       </c>
-      <c r="D1562" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1563" s="2">
+      <c r="D1562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.techczechcom.cz/files/Specifikace_rozhrani_TCC.PDF</t>
+        </is>
+      </c>
+    </row>
+    <row r="1563">
+      <c r="A1563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECHart systems s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/techart_systems-rozhrani_13_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1563" s="3">
         <v>40372</v>
       </c>
-      <c r="D1563" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1564" s="2">
+      <c r="D1563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://zelena.cz/upload/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1564">
+      <c r="A1564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TechCom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/techcom-rozhrani_31_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1564" s="3">
         <v>40482</v>
       </c>
-      <c r="D1564" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1565" s="2">
+      <c r="D1564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.techcom.cz/files/dokumenty/ucastnicke-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1565">
+      <c r="A1565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Technické služby Horní Slavkov s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tshs-rozhrani_17_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1565" s="3">
         <v>41687</v>
       </c>
-      <c r="D1565" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1566" s="2">
+      <c r="D1565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tshs.cz/kabelova-televize</t>
+        </is>
+      </c>
+    </row>
+    <row r="1566">
+      <c r="A1566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Technické služby města Jičína</t>
+        </is>
+      </c>
+      <c r="B1566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ts_mesta_jicina-rozhrani_03_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1566" s="3">
         <v>40666</v>
       </c>
-      <c r="D1566" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1567" s="2">
+      <c r="D1566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tsjc.cz/images/stories/dodosoubory/Typy_rozhraní_veřejné_komunikační_sítě.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1567">
+      <c r="A1567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECHNISERV, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/techniserv-rozhrani_09_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1567" s="3">
         <v>40672</v>
       </c>
-      <c r="D1567" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1568" s="2">
+      <c r="D1567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.techniserv.cz/download/certifikaty/pdf/specifikace_rozhrani_techniserv.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1568">
+      <c r="A1568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Technologické centrum Písek s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/technol_centrum_pisek-rozhrani_23_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1568" s="3">
         <v>42086</v>
       </c>
-      <c r="D1568" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1569" s="2">
+      <c r="D1568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tcpisek.cz/wp-content/uploads/files/downloads/typy-rozhrani-verejne-telekomunikacni-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1569">
+      <c r="A1569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TechUp, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/techup-rozhrani_19_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1569" s="3">
         <v>42388</v>
       </c>
-      <c r="D1569" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1570" s="2">
+      <c r="D1569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://techup.cz/rozhrani_techup.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1570">
+      <c r="A1570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telco Infrastructure, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telco_infrastructure_rozhraní_20-11-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1570" s="3">
         <v>44155</v>
       </c>
-      <c r="D1570" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1571" s="2">
+      <c r="D1570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.ceznet.cz/ostatni-dokumenty.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1571">
+      <c r="A1571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telco Pro Services, a. s.</t>
+        </is>
+      </c>
+      <c r="B1571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telco_pro_services-rozhrani_16_07_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1571" s="3">
         <v>43297</v>
       </c>
-      <c r="D1571" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1572" s="2">
+      <c r="D1571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.cez.cz/edee/content/file/o-spolecnosti/dcerine-spolecnosti/tps/20180713_technicka_specifikace_rozhrani_telco_pro_services_final.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1572">
+      <c r="A1572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TELCONET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telconet-rozhrani_23_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1572" s="3">
         <v>40625</v>
       </c>
-      <c r="D1572" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1573" s="2">
+      <c r="D1572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.telco-net.cz/?q=node/3</t>
+        </is>
+      </c>
+    </row>
+    <row r="1573">
+      <c r="A1573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefonzentrale s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telefonzentrale-rozhrani_25_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1573" s="3">
         <v>43398</v>
       </c>
-      <c r="D1573" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1574" s="2">
+      <c r="D1573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.telefonzentrale.cz/wp-content/uploads/2018/11/618473509_0_Ozn%C3%A1men%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1574">
+      <c r="A1574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TELEKO, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/teleko-rozhrani_08_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1574" s="3">
         <v>41190</v>
       </c>
-      <c r="D1574" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1575" s="2">
+      <c r="D1574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teleko.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1575">
+      <c r="A1575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TELEKOMUNIKACE A SERVIS, a.s.</t>
+        </is>
+      </c>
+      <c r="B1575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telkomservis-rozhrani_31_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1575" s="3">
         <v>41670</v>
       </c>
-      <c r="D1575" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1576" s="2">
+      <c r="D1575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://telkoservis.cz/admin/public/data/typy-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1576">
+      <c r="A1576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telekomunikační sítě s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telekomunikacni_site-rozhrani_23_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1576" s="3">
         <v>41813</v>
       </c>
-      <c r="D1576" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1577" s="2">
+      <c r="D1576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ts-net.cz/Dokumenty/rozhraniN.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1577">
+      <c r="A1577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TELENET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telenet-rozhrani_26_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1577" s="3">
         <v>40263</v>
       </c>
-      <c r="D1577" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1578" s="2">
+      <c r="D1577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.telenet.wz.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1578">
+      <c r="A1578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TELMEDIA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telmedia-rozhrani_09_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1578" s="3">
         <v>40491</v>
       </c>
-      <c r="D1578" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1579" s="2">
+      <c r="D1578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://telmedia.cz/definice-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1579">
+      <c r="A1579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telsecom servisní s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/telsecom_servisni-rozhrani_25_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1579" s="3">
         <v>42850</v>
       </c>
-      <c r="D1579" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1580" s="2">
+      <c r="D1579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.slezska-ostrava.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1580">
+      <c r="A1580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TenNet ISP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tennet_cz_rozhrani_22_3_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1580" s="3">
         <v>44277</v>
       </c>
-      <c r="D1580" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1581" s="2">
+      <c r="D1580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tennet.cz/wp-content/uploads/2019/10/Oznameni_CTU_Tennet.cz_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1581">
+      <c r="A1581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TepNet a.s.</t>
+        </is>
+      </c>
+      <c r="B1581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tepnet-rozhrani_31_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1581" s="3">
         <v>40329</v>
       </c>
-      <c r="D1581" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1582" s="2">
+      <c r="D1581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tepnet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1582">
+      <c r="A1582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Teranet North s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/teranet_north-rozhrani_31_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1582" s="3">
         <v>43555</v>
       </c>
-      <c r="D1582" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1583" s="2">
+      <c r="D1582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teranet.cz/file/2011-11-11_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1583">
+      <c r="A1583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Teranet South s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/teranet_south-rozhrani_31_03_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1583" s="3">
         <v>43555</v>
       </c>
-      <c r="D1583" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1584" s="2">
+      <c r="D1583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teranet.cz/file/2011-11-11_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1584">
+      <c r="A1584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TERMS a.s.</t>
+        </is>
+      </c>
+      <c r="B1584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/terms-rozhrani_26_06_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1584" s="3">
         <v>42181</v>
       </c>
-      <c r="D1584" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1585" s="2">
+      <c r="D1584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://napoveda.gomobil.cz/download.php?type=articledocument&amp;open=1&amp;hash=8e7cd06e32960e1469aff728939a9c9d14a66185e2b5fc276d3f71da49e086ab.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1585">
+      <c r="A1585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tesáček Aleš</t>
+        </is>
+      </c>
+      <c r="B1585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_tesacek-rozhrani_02_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1585" s="3">
         <v>40941</v>
       </c>
-      <c r="D1585" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1586" s="2">
+      <c r="D1585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netdeluxe.cz/doc/rozhrani-komunikacni-site-netdeluxe.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1586">
+      <c r="A1586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tesárek Hynek</t>
+        </is>
+      </c>
+      <c r="B1586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hynek_tesarek-rozhrani_14_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1586" s="3">
         <v>40982</v>
       </c>
-      <c r="D1586" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1587" s="2">
+      <c r="D1586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internetdobris.cz/popis/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1587">
+      <c r="A1587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TETA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/teta-rozhrani_30_6_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1587" s="3">
         <v>40724</v>
       </c>
-      <c r="D1587" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1588" s="2">
+      <c r="D1587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tetanet.cz/soubory/specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1588">
+      <c r="A1588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TEWECO GROUP s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/teweco_group_rozhrani_05_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1588" s="3">
         <v>40487</v>
       </c>
-      <c r="D1588" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1589" s="2">
+      <c r="D1588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.teweco.cz/download/oznamenu_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1589">
+      <c r="A1589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TEXI Dačice s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/texi_dacice-rozhrani_29_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1589" s="3">
         <v>41849</v>
       </c>
-      <c r="D1589" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1590" s="2">
+      <c r="D1589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://files.texi7.webnode.cz/200000018-8aecb8cdf1/Typy_a_specifikace_pouzivanych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1590">
+      <c r="A1590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TFnet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tfnet-rozhrani_12_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1590" s="3">
         <v>43434</v>
       </c>
-      <c r="D1590" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1591" s="2">
+      <c r="D1590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.tfnet.cz/wp-content/uploads/2018/11/14-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1591">
+      <c r="A1591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thaisz IT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/thaisz_it-rozhrani_06_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1591" s="3">
         <v>42649</v>
       </c>
-      <c r="D1591" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1592" s="2">
+      <c r="D1591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://drive.google.com/file/d/0B7feG2z30ML9V1Q2czVxdkQzYmM/view</t>
+        </is>
+      </c>
+    </row>
+    <row r="1592">
+      <c r="A1592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THAISZ LTD, odštěpný závod</t>
+        </is>
+      </c>
+      <c r="B1592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/thaisz_ltd-rozhrani_11_08_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1592" s="3">
         <v>42227</v>
       </c>
-      <c r="D1592" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1593" s="2">
+      <c r="D1592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://drive.google.com/file/d/0B-1EbqQQ24BjWmotalZvWGsxdm8/view?pli=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="1593">
+      <c r="A1593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Theos, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/theos-rozhrani_03_08_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1593" s="3">
         <v>42219</v>
       </c>
-      <c r="D1593" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1594" s="2">
+      <c r="D1593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.theos.cz/images/dokumenty/typy_rozhrani_PO_nove.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="A1594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thiemel Tomáš</t>
+        </is>
+      </c>
+      <c r="B1594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_thiemel-rozhrani_27_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1594" s="3">
         <v>41087</v>
       </c>
-      <c r="D1594" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1595" s="2">
+      <c r="D1594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifizabreh.net/old/cenik.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="A1595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ThinWork.NET, SE</t>
+        </is>
+      </c>
+      <c r="B1595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/thinwork-rozhrani_10_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1595" s="3">
         <v>42439</v>
       </c>
-      <c r="D1595" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1596" s="2">
+      <c r="D1595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.thinwork.cz/media/files/page/unrelated/files-11/Specifikace_rozhraní_WEB.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="A1596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thoor comp. s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/thoor_comp-rozhrani_19_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1596" s="3">
         <v>42388</v>
       </c>
-      <c r="D1596" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1597" s="2">
+      <c r="D1596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kostelecnet.cz/?wpdmdl=179</t>
+        </is>
+      </c>
+    </row>
+    <row r="1597">
+      <c r="A1597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THSOFT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/thsoft-rozhrani_25_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1597" s="3">
         <v>43398</v>
       </c>
-      <c r="D1597" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1598" s="2">
+      <c r="D1597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.thsoft.cz/soubory/Specifikace_rozhrani_thsoft.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1598">
+      <c r="A1598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TichaNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tichanet-rozhrani_02_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1598" s="3">
         <v>41276</v>
       </c>
-      <c r="D1598" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1599" s="2">
+      <c r="D1598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wnt.cz/rozhrani/tichanet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1599">
+      <c r="A1599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TINT s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tint-rozhrani_08_10_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1599" s="3">
         <v>43381</v>
       </c>
-      <c r="D1599" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1600" s="2">
+      <c r="D1599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tint.cz/telekomunikace/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1600">
+      <c r="A1600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TKC system s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tkc_system-rozhrani_02_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1600" s="3">
         <v>40514</v>
       </c>
-      <c r="D1600" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1601" s="2">
+      <c r="D1600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tkcsystem.cz/internet/aktualni-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1601">
+      <c r="A1601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tkom CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tkom_cz-rozhrani_29_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1601" s="3">
         <v>40511</v>
       </c>
-      <c r="D1601" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1602" s="2">
+      <c r="D1601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tkom.cz/uploads/dokumentace/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1602">
+      <c r="A1602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TkomNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tkomnet-rozhrani_16_04_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1602" s="3">
         <v>43571</v>
       </c>
-      <c r="D1602" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1603" s="2">
+      <c r="D1602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tkom.cz/media/uploads/2019/04/15/rozhrani-tkom.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1603">
+      <c r="A1603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TKR Jašek, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tkr_jasek-rozhrani_13_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1603" s="3">
         <v>40252</v>
       </c>
-      <c r="D1603" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1604" s="2">
+      <c r="D1603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www1.valachnet.cz/main.php?:doc=documentopen&amp;:doc:ID=108239</t>
+        </is>
+      </c>
+    </row>
+    <row r="1604">
+      <c r="A1604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TKW s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tkw-rozhrani_28_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1604" s="3">
         <v>40326</v>
       </c>
-      <c r="D1604" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1605" s="2">
+      <c r="D1604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tkw.cz/info2.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1605">
+      <c r="A1605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tlapák Jiří ml.</t>
+        </is>
+      </c>
+      <c r="B1605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_tlapak_ml-rozhrani_06_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1605" s="3">
         <v>41249</v>
       </c>
-      <c r="D1605" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1606" s="2">
+      <c r="D1605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.tlapnet.cz/components/storage/oznameni-tlapnet-JiriM.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1606">
+      <c r="A1606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tlapák Jiří st.</t>
+        </is>
+      </c>
+      <c r="B1606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_tlapak_st-rozhrani_06_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1606" s="3">
         <v>41249</v>
       </c>
-      <c r="D1606" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1607" s="2">
+      <c r="D1606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.tlapnet.cz/components/storage/oznameni-tlapnet-JiriS.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1607">
+      <c r="A1607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tlapnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tlapnet-rozhrani_29_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1607" s="3">
         <v>41242</v>
       </c>
-      <c r="D1607" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1608" s="2">
+      <c r="D1607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.tlapnet.cz/components/storage/oznameni-tlapnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1608">
+      <c r="A1608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">T-Mobile Czech Republic a.s.</t>
+        </is>
+      </c>
+      <c r="B1608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tmcz-rozhrani_20_02_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C1608" s="3">
         <v>45708</v>
       </c>
-      <c r="D1608" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1609" s="2">
+      <c r="D1608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.t-mobile.cz/dcpublic/Typy_rozhrani_a_technicke_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1609">
+      <c r="A1609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TNtech, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/touskov.net-rozhrani_24_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1609" s="3">
         <v>40932</v>
       </c>
-      <c r="D1609" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1610" s="2">
+      <c r="D1609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.touskov.net/dokumenty/typy-rozhrani-site/view</t>
+        </is>
+      </c>
+    </row>
+    <row r="1610">
+      <c r="A1610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tobola Jiří</t>
+        </is>
+      </c>
+      <c r="B1610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_tobola-rozhrani_28_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1610" s="3">
         <v>41088</v>
       </c>
-      <c r="D1610" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1611" s="2">
+      <c r="D1610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.servisxt.cz/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1611">
+      <c r="A1611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Toman Aleš</t>
+        </is>
+      </c>
+      <c r="B1611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ales_toman-rozhrani_24_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1611" s="3">
         <v>42424</v>
       </c>
-      <c r="D1611" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1612" s="2">
+      <c r="D1611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zruda.net/docs/ZRuda%20CTU%20typy%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1612">
+      <c r="A1612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tománek Jiří</t>
+        </is>
+      </c>
+      <c r="B1612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_tomanek-rozhrani_26_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1612" s="3">
         <v>40842</v>
       </c>
-      <c r="D1612" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1613" s="2">
+      <c r="D1612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dobris.net/download/rozhrani_vzor.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1613">
+      <c r="A1613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tomnetcom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomnetcom-rozhrani_05_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1613" s="3">
         <v>41218</v>
       </c>
-      <c r="D1613" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1614" s="2">
+      <c r="D1613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tomnetcom.cz/SPECIFIKACE-KONCOVYCH-ZARIZENI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1614">
+      <c r="A1614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TONDR s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tondr-rozhrani_05_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1614" s="3">
         <v>40487</v>
       </c>
-      <c r="D1614" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1615" s="2">
+      <c r="D1614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netjoin.cz/download/IEEE%20802.11a,b,g.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1615">
+      <c r="A1615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TOPNET Services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/topnet_services-rozhrani_15_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1615" s="3">
         <v>40436</v>
       </c>
-      <c r="D1615" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1616" s="2">
+      <c r="D1615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.topnet.cz/data/Oznameni%20a%20technicka%20specifikace%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1616">
+      <c r="A1616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Torux CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/torux_cz-rozhrani_07_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1616" s="3">
         <v>40640</v>
       </c>
-      <c r="D1616" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1617" s="2">
+      <c r="D1616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://sites.google.com/a/torux.cz/torux/home/internet</t>
+        </is>
+      </c>
+    </row>
+    <row r="1617">
+      <c r="A1617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TOS KUŘIM - OS, a.s.</t>
+        </is>
+      </c>
+      <c r="B1617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tos_kurim_rozhrani_20-1-2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1617" s="3">
         <v>44216</v>
       </c>
-      <c r="D1617" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1618" s="2">
+      <c r="D1617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tos-kurim.cz/documents/Energetika_Kurim/Uredni_deska/Telekomunikace/Pouzita_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1618">
+      <c r="A1618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TOWER Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tower_net-rozhrani_09_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1618" s="3">
         <v>43017</v>
       </c>
-      <c r="D1618" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1619" s="2">
+      <c r="D1618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ceskasit.eu/download/technologie.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1619">
+      <c r="A1619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TranSoft a.s.</t>
+        </is>
+      </c>
+      <c r="B1619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/transoft-rozhrani_26_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1619" s="3">
         <v>40235</v>
       </c>
-      <c r="D1619" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1620" s="2">
+      <c r="D1619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.transoft.cz/Document/TranSoft_specifikace_rozhrani?.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1620">
+      <c r="A1620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Trantina Marek</t>
+        </is>
+      </c>
+      <c r="B1620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_trantina-rozhrani_19_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1620" s="3">
         <v>42844</v>
       </c>
-      <c r="D1620" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1621" s="2">
+      <c r="D1620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://Rychlo.Net/Seznam_Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1621">
+      <c r="A1621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tretter Leoš</t>
+        </is>
+      </c>
+      <c r="B1621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/leos_tretter-rozhrani_11_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1621" s="3">
         <v>43019</v>
       </c>
-      <c r="D1621" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1622" s="2">
+      <c r="D1621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.leofone.cz/index.php/ke-stazeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="1622">
+      <c r="A1622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRINITY CZECH REPUBLIC, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/trinity_czech_republic-rozhrani_24_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1622" s="3">
         <v>40506</v>
       </c>
-      <c r="D1622" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1623" s="2">
+      <c r="D1622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.metron.cz/tmp/downloads/Rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1623">
+      <c r="A1623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRIOPTIMUM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/trioptimum-rozhrani_01_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1623" s="3">
         <v>41183</v>
       </c>
-      <c r="D1623" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1624" s="2">
+      <c r="D1623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trionet.cz/o-firme/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1624">
+      <c r="A1624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TrojanoviceNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/trojanovicenet-rozhrani_25_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1624" s="3">
         <v>40688</v>
       </c>
-      <c r="D1624" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1625" s="2">
+      <c r="D1624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kozlovicenet.cz/downloads/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1625">
+      <c r="A1625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRUST Network s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/trust_network-rozhrani_02_04_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1625" s="3">
         <v>41731</v>
       </c>
-      <c r="D1625" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1626" s="2">
+      <c r="D1625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trustnetwork.cz/download/VOP.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1626">
+      <c r="A1626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Trustia Czech Republic, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/trustia-rozhrani_25_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1626" s="3">
         <v>41723</v>
       </c>
-      <c r="D1626" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1627" s="2">
+      <c r="D1626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.trustia.cz/files/CTU_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1627">
+      <c r="A1627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TS a.s.</t>
+        </is>
+      </c>
+      <c r="B1627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ts-rozhrani_01_10_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1627" s="3">
         <v>41548</v>
       </c>
-      <c r="D1627" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1628" s="2">
+      <c r="D1627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tsfm.cz/dokumenty/sluzby-elektronickych-komunikaci/rozhrani-ts-pdf/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1628">
+      <c r="A1628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TS HYDRO, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ts_hydro-rozhrani_22_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1628" s="3">
         <v>40624</v>
       </c>
-      <c r="D1628" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1629" s="2">
+      <c r="D1628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://kanice.net/documents/Rozhrani_TS_Hydro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1629">
+      <c r="A1629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TTC TECHKOM CENTRUM, a.s.</t>
+        </is>
+      </c>
+      <c r="B1629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ttc_techkom_centrum-rozhrani_31_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1629" s="3">
         <v>41670</v>
       </c>
-      <c r="D1629" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1630" s="2">
+      <c r="D1629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ttc-realestate.cz/wp-content/uploads/sites/6/2019/06/oznameni_CTU_rozhrani_20140131.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1630">
+      <c r="A1630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TTNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ttnet-rozhrani_02_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1630" s="3">
         <v>40604</v>
       </c>
-      <c r="D1630" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1631" s="2">
+      <c r="D1630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ttnet.cz/doc/Specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1631">
+      <c r="A1631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tukanet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tukanet-rozhrani_24_2_2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1631" s="3">
         <v>44251</v>
       </c>
-      <c r="D1631" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1632" s="2">
+      <c r="D1631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.tukanet.cz/files/userfiles/tukanet_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1632">
+      <c r="A1632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ťukálek Zdeněk</t>
+        </is>
+      </c>
+      <c r="B1632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zdenek_tukalek-rozhrani_05_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1632" s="3">
         <v>41583</v>
       </c>
-      <c r="D1632" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1633" s="2">
+      <c r="D1632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tukynet.net/wp-content/uploads/2013/10/typy-rozhran%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1633">
+      <c r="A1633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tůma Miloš</t>
+        </is>
+      </c>
+      <c r="B1633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tisice_net_rozhrani_07_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1633" s="3">
         <v>41250</v>
       </c>
-      <c r="D1633" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1634" s="2">
+      <c r="D1633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tisice.net/rozhrani_tisice-net.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1634">
+      <c r="A1634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Turbonet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rlan_cz-rozhrani_15_4_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1634" s="3">
         <v>40648</v>
       </c>
-      <c r="D1634" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1635" s="2">
+      <c r="D1634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.turbonet.cz/doc/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1635">
+      <c r="A1635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Türk Telekom International CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/turk_telekom-rozhrani_20_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1635" s="3">
         <v>40441</v>
       </c>
-      <c r="D1635" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1636" s="2">
+      <c r="D1635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://turktelekomint.com/portfolio/ethernet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1636">
+      <c r="A1636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TUSO s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tuso-rozhrani_17_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1636" s="3">
         <v>41199</v>
       </c>
-      <c r="D1636" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1637" s="2">
+      <c r="D1636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tuso.cz/pub/docs/ctu-typy-rozhrani-verejne-komunikacni-sluzby.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1637">
+      <c r="A1637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tutsch Ondřej</t>
+        </is>
+      </c>
+      <c r="B1637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_tutsch-rozhrani_19_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1637" s="3">
         <v>42143</v>
       </c>
-      <c r="D1637" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1638" s="2">
+      <c r="D1637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://q-link.cz/images/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1638">
+      <c r="A1638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TV Osoblaha s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tv_osoblaha-rozhrani_04_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1638" s="3">
         <v>40333</v>
       </c>
-      <c r="D1638" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1639" s="2">
+      <c r="D1638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://osoblaha.cz/wp-content/uploads/2015/11/Aktualni-typy-rozhrani-verejne-komunikacni-site000.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1639">
+      <c r="A1639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TV-MAJ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tv-maj-rozhrani_29_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1639" s="3">
         <v>40388</v>
       </c>
-      <c r="D1639" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1640" s="2">
+      <c r="D1639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://majetin.cz/index.php?nid=1193&amp;lid=CZ&amp;oid=1897871</t>
+        </is>
+      </c>
+    </row>
+    <row r="1640">
+      <c r="A1640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TVNET s.r.o. – Radotín</t>
+        </is>
+      </c>
+      <c r="B1640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tvnet_1-rozhrani_26_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1640" s="3">
         <v>40235</v>
       </c>
-      <c r="D1640" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1641" s="2">
+      <c r="D1640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tvnet.cz/radotin/index.php?co=pravidla</t>
+        </is>
+      </c>
+    </row>
+    <row r="1641">
+      <c r="A1641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TVNET s.r.o. – Stráž pod Ralskem</t>
+        </is>
+      </c>
+      <c r="B1641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tvnet_2-rozhrani_26_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1641" s="3">
         <v>40235</v>
       </c>
-      <c r="D1641" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1642" s="2">
+      <c r="D1641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tvnet.cz/straz/index.php?co=pravidla</t>
+        </is>
+      </c>
+    </row>
+    <row r="1642">
+      <c r="A1642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TVNET s.r.o. – Velká Chuchle</t>
+        </is>
+      </c>
+      <c r="B1642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tvnet_3-rozhrani_26_02_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1642" s="3">
         <v>40235</v>
       </c>
-      <c r="D1642" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1643" s="2">
+      <c r="D1642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tvnet.cz/chuchle/index.php?co=pravidla</t>
+        </is>
+      </c>
+    </row>
+    <row r="1643">
+      <c r="A1643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tvrzník Lukáš</t>
+        </is>
+      </c>
+      <c r="B1643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_tvrznik-rozhrani_06_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1643" s="3">
         <v>40945</v>
       </c>
-      <c r="D1643" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1644" s="2">
+      <c r="D1643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.gremnet.net/download/rozhrani.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1644">
+      <c r="A1644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TvujNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tvujnet-rozhrani_29_06_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1644" s="3">
         <v>40358</v>
       </c>
-      <c r="D1644" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1645" s="2">
+      <c r="D1644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tvujnet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1645">
+      <c r="A1645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TwigoNet Europe, SE</t>
+        </is>
+      </c>
+      <c r="B1645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/twigonet_europe_se-rozhrani_21_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1645" s="3">
         <v>42025</v>
       </c>
-      <c r="D1645" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1646" s="2">
+      <c r="D1645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.twigonet.cz/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="A1646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Twistnet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/twistnet-rozhrani_18_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1646" s="3">
         <v>40651</v>
       </c>
-      <c r="D1646" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1647" s="2">
+      <c r="D1646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://twistnet.eu/Vyjadreni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1647">
+      <c r="A1647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TY - COM MB s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ty_com-rozhrani_08_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1647" s="3">
         <v>40520</v>
       </c>
-      <c r="D1647" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1648" s="2">
+      <c r="D1647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://tycom.cz/img/upload/file/Tycom-rozhrani-datovych-sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1648">
+      <c r="A1648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tykva Tomáš</t>
+        </is>
+      </c>
+      <c r="B1648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_tykva-rozhrani_14_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1648" s="3">
         <v>40861</v>
       </c>
-      <c r="D1648" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1649" s="2">
+      <c r="D1648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ikostomlaty.net/dokumenty/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1649">
+      <c r="A1649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Uhlíř Jan</t>
+        </is>
+      </c>
+      <c r="B1649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_uhlir-rozhrani_31_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1649" s="3">
         <v>41305</v>
       </c>
-      <c r="D1649" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1650" s="2">
+      <c r="D1649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zbirozskyinternet.cz/index.php?id=o-nas</t>
+        </is>
+      </c>
+    </row>
+    <row r="1650">
+      <c r="A1650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ulma Jaroslav</t>
+        </is>
+      </c>
+      <c r="B1650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jaroslav_ulma-rozhrani_01_07_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1650" s="3">
         <v>42552</v>
       </c>
-      <c r="D1650" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1651" s="2">
+      <c r="D1650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.crazynet.cz/documents/Specifikace%20sítě.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1651">
+      <c r="A1651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UnArtel s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/unartel-rozhrani_30_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1651" s="3">
         <v>41394</v>
       </c>
-      <c r="D1651" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1652" s="2">
+      <c r="D1651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://unartel.cz/sites/default/files/download/rozhrani_unartel_0.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1652">
+      <c r="A1652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unicomp Services s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/unicomp_services-rozhrani_19_02_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1652" s="3">
         <v>41689</v>
       </c>
-      <c r="D1652" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1653" s="2">
+      <c r="D1652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://cukrak.cz/dokumenty/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1653">
+      <c r="A1653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNISYX, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/unisyx-rozhrani_21_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1653" s="3">
         <v>43029</v>
       </c>
-      <c r="D1653" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1654" s="2">
+      <c r="D1653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.unisyx.cz/oznameni_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1654">
+      <c r="A1654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">United Networks SE</t>
+        </is>
+      </c>
+      <c r="B1654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/united_networks_SE-rozhrani_13_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1654" s="3">
         <v>42382</v>
       </c>
-      <c r="D1654" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1655" s="2">
+      <c r="D1654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://old.maxtel.cz/doc/UN_TYPY_ROZHRANNI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1655">
+      <c r="A1655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UPC Česká republika, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/upc-rozhrani_01_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1655" s="3">
         <v>40269</v>
       </c>
-      <c r="D1655" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1656" s="2">
+      <c r="D1655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.upc.cz/pdf/pece-o-zakazniky/dokumenty/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1656">
+      <c r="A1656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UPTIME s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/uptime-rozhrani_25_05_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1656" s="3">
         <v>42149</v>
       </c>
-      <c r="D1656" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1657" s="2">
+      <c r="D1656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.uptime.cz/gallery/oznameni_podepsano_0.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1657">
+      <c r="A1657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ÚVT AG s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/uvt_ag-rozhrani_14_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1657" s="3">
         <v>42066</v>
       </c>
-      <c r="D1657" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1658" s="2">
+      <c r="D1657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://uvtnet.cz/soubory-ke-stazeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="1658">
+      <c r="A1658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ÚVT Internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/uvt_internet-rozhrani_23_06_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1658" s="3">
         <v>41243</v>
       </c>
-      <c r="D1658" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1659" s="2">
+      <c r="D1658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://uvtnet.cz/sites/default/files/obsah/soubory_ke_stazeni_obsah/Ozn%C3%A1men%C3%AD o typech rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1659">
+      <c r="A1659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ÚVT, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/uvt-rozhrani_11_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1659" s="3">
         <v>41193</v>
       </c>
-      <c r="D1659" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1660" s="2">
+      <c r="D1659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://uvtnet.cz/sites/default/files/obsah/soubory_ke_stazeni_obsah/Ozn%C3%A1men%C3%AD o typech rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1660">
+      <c r="A1660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ÚVTnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/uvtnet-rozhrani_10_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1660" s="3">
         <v>41243</v>
       </c>
-      <c r="D1660" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1661" s="2">
+      <c r="D1660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://uvtnet.cz/sites/default/files/obsah/soubory_ke_stazeni_obsah/Ozn%C3%A1men%C3%AD o typech rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1661">
+      <c r="A1661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">V - data s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/v-data-rozhrani_29_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1661" s="3">
         <v>41303</v>
       </c>
-      <c r="D1661" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1662" s="2">
+      <c r="D1661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vmnet.cz/vmnet_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="A1662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Václav Němec - RADIOKING</t>
+        </is>
+      </c>
+      <c r="B1662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radioking-rozhrani_27_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1662" s="3">
         <v>40690</v>
       </c>
-      <c r="D1662" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1663" s="2">
+      <c r="D1662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radioking.cz/files/ctu_oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1663">
+      <c r="A1663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VÁGNER COLOR, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vagner_color-rozhrani_06_12_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1663" s="3">
         <v>40518</v>
       </c>
-      <c r="D1663" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1664" s="2">
+      <c r="D1663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vagnernet.cz/wp-content/uploads/2010/12/rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1664">
+      <c r="A1664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VAHAL, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vahal-rozhrani_25_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1664" s="3">
         <v>40627</v>
       </c>
-      <c r="D1664" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1665" s="2">
+      <c r="D1664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vahal.cz/cz/o-spolecnosti/firemni-listiny.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1665">
+      <c r="A1665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vajgl Libor</t>
+        </is>
+      </c>
+      <c r="B1665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_vajgl-rozhrani_09_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1665" s="3">
         <v>40886</v>
       </c>
-      <c r="D1665" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1666" s="2">
+      <c r="D1665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rywasoft.net/Specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1666">
+      <c r="A1666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valda Libor</t>
+        </is>
+      </c>
+      <c r="B1666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_valda-rozhrani_05_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1666" s="3">
         <v>40944</v>
       </c>
-      <c r="D1666" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1667" s="2">
+      <c r="D1666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vili.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1667">
+      <c r="A1667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valeš Petr</t>
+        </is>
+      </c>
+      <c r="B1667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_vales-rozhrani_22_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1667" s="3">
         <v>41720</v>
       </c>
-      <c r="D1667" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1668" s="2">
+      <c r="D1667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.psdnet.cz/Sit.asp</t>
+        </is>
+      </c>
+    </row>
+    <row r="1668">
+      <c r="A1668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Válka David</t>
+        </is>
+      </c>
+      <c r="B1668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/david_valka-rozhrani_28_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1668" s="3">
         <v>42063</v>
       </c>
-      <c r="D1668" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1669" s="2">
+      <c r="D1668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.davidvalka.cz/Oznameni_rozhrani_telekomunikacnich_sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valkoun Petr</t>
+        </is>
+      </c>
+      <c r="B1669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_valkoun-rozhrani_07_05_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1669" s="3">
         <v>41401</v>
       </c>
-      <c r="D1669" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1670" s="2">
+      <c r="D1669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lesnims.cz/images/stories/1999-5.xls</t>
+        </is>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALNET data s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/valnet-rozhrani_17_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1670" s="3">
         <v>40619</v>
       </c>
-      <c r="D1670" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1671" s="2">
+      <c r="D1670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.numeri.cz/media/userfiles/images/specifikace%20rozhran%C3%AD.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valníček Miroslav</t>
+        </is>
+      </c>
+      <c r="B1671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_valnicek-rozhrani_20_05_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1671" s="3">
         <v>41414</v>
       </c>
-      <c r="D1671" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1672" s="2">
+      <c r="D1671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pripojitzdarma.cz/rozhrani-15_05_2013.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Váňa Jiří</t>
+        </is>
+      </c>
+      <c r="B1672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_vana-rozhrani_05_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1672" s="3">
         <v>40882</v>
       </c>
-      <c r="D1672" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1673" s="2">
+      <c r="D1672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jirivana.net/ke_stazeni/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Váňa Pavel</t>
+        </is>
+      </c>
+      <c r="B1673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_vana-rozhrani_29_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1673" s="3">
         <v>40876</v>
       </c>
-      <c r="D1673" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1674" s="2">
+      <c r="D1673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.czhrnet.cz/index_htm_files//Doku/Rozhraní.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vaněk Ondřej</t>
+        </is>
+      </c>
+      <c r="B1674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ondrej_vanek-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1674" s="3">
         <v>40939</v>
       </c>
-      <c r="D1674" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1675" s="2">
+      <c r="D1674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.primenet.cz/dokumenty/OndrejVanek_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Varmuža Rostislav</t>
+        </is>
+      </c>
+      <c r="B1675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rostislav_varmuza-rozhrani_10_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1675" s="3">
         <v>40949</v>
       </c>
-      <c r="D1675" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1676" s="2">
+      <c r="D1675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kupredu.net/tstz.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vašek Ladislav</t>
+        </is>
+      </c>
+      <c r="B1676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ladislav_vasek-rozhrani_29_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1676" s="3">
         <v>40937</v>
       </c>
-      <c r="D1676" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1677" s="2">
+      <c r="D1676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.art73.net/download/koncovybod.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vašek Petr</t>
+        </is>
+      </c>
+      <c r="B1677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_vasek-rozhrani_03_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1677" s="3">
         <v>41701</v>
       </c>
-      <c r="D1677" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1678" s="2">
+      <c r="D1677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lin.cz/file/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vaudevile, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vaudevile-rozhrani_18_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1678" s="3">
         <v>42661</v>
       </c>
-      <c r="D1678" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1679" s="2">
+      <c r="D1678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dcrondel.cz/public/files/DCRondel_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Večeřa Jiří</t>
+        </is>
+      </c>
+      <c r="B1679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_vecera-rozhrani_25_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1679" s="3">
         <v>40933</v>
       </c>
-      <c r="D1679" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1680" s="2">
+      <c r="D1679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netyx.cz/podpora.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Večeřa Radek</t>
+        </is>
+      </c>
+      <c r="B1680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_vecera-rozhrani_31_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1680" s="3">
         <v>41729</v>
       </c>
-      <c r="D1680" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1681" s="2">
+      <c r="D1680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.shop.napasat.cz/ctu_rozhrani_napasat.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vegacom a.s.</t>
+        </is>
+      </c>
+      <c r="B1681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vegacom-rozhrani_22_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1681" s="3">
         <v>42451</v>
       </c>
-      <c r="D1681" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1682" s="2">
+      <c r="D1681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vegacom.cz/informacni-servis/typy-rozhrani/typy-rozhrani-priloha/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VEJNET.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vejnet-rozhrani_01_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1682" s="3">
         <v>41579</v>
       </c>
-      <c r="D1682" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1683" s="2">
+      <c r="D1682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vejnet.cz/images/dokumenty/TechnickeSpecifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Velebil Karel</t>
+        </is>
+      </c>
+      <c r="B1683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/karel_velebil-rozhrani_30_09_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1683" s="3">
         <v>43373</v>
       </c>
-      <c r="D1683" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1684" s="2">
+      <c r="D1683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https:\\www.vraneinternet.cz/wp-content/uploads/2018/09/Oznameni_aktualnich_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Venclík Lukáš</t>
+        </is>
+      </c>
+      <c r="B1684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_venclik-rozhrani_04_06_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1684" s="3">
         <v>41064</v>
       </c>
-      <c r="D1684" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1685" s="2">
+      <c r="D1684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.venclik.ic.cz/CTU_specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verio s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/verio-rozhrani_25_01_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1685" s="3">
         <v>43125</v>
       </c>
-      <c r="D1685" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1686" s="2">
+      <c r="D1685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.verio.cz/soubor/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Veverka Tomáš</t>
+        </is>
+      </c>
+      <c r="B1686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_veverka-rozhrani_02_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1686" s="3">
         <v>40910</v>
       </c>
-      <c r="D1686" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1687" s="2">
+      <c r="D1686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vevy.sweb.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VHV SPEED, spol. s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vhv_speed-rozhrani_29_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1687" s="3">
         <v>40723</v>
       </c>
-      <c r="D1687" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1688" s="2">
+      <c r="D1687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vhvspeed.cz/images/soubory/pdf/Oznameni_VHV_SPEED.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIAPLAST s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/viaplast-rozhrani_03_10_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1688" s="3">
         <v>40424</v>
       </c>
-      <c r="D1688" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1689" s="2">
+      <c r="D1688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.albrnet.cz/forum/download/file.php?id=582&amp;mode=view</t>
+        </is>
+      </c>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Viceník Martin</t>
+        </is>
+      </c>
+      <c r="B1689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_vicenik-rozhrani_04_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1689" s="3">
         <v>41337</v>
       </c>
-      <c r="D1689" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1690" s="2">
+      <c r="D1689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.slavnet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Videnka Petr</t>
+        </is>
+      </c>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_videnka-rozhrani_31_01_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1690" s="3">
         <v>40939</v>
       </c>
-      <c r="D1690" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1691" s="2">
+      <c r="D1690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pvtech.cz/technicke_specifikace_ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIDEON Networking s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/videon_networking-rozhrani_10_09_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1691" s="3">
         <v>40431</v>
       </c>
-      <c r="D1691" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1692" s="2">
+      <c r="D1691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.videon-znojmo.cz/index.php/casto-kladene-dotazy/3-example-faqs/4-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vidlář Jiří</t>
+        </is>
+      </c>
+      <c r="B1692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_vidlar-rozhrani_16_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1692" s="3">
         <v>40863</v>
       </c>
-      <c r="D1692" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1693" s="2">
+      <c r="D1692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.bartovicenet.cz/rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigláš Martin</t>
+        </is>
+      </c>
+      <c r="B1693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_viglas-rozhrani_06_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1693" s="3">
         <v>40883</v>
       </c>
-      <c r="D1693" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1694" s="2">
+      <c r="D1693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cejetice.cz/modules/internet/oznameni_pro_CTU.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vich Břetislav</t>
+        </is>
+      </c>
+      <c r="B1694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bretislav_vich-rozhrani_13_07_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1694" s="3">
         <v>40737</v>
       </c>
-      <c r="D1694" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1695" s="2">
+      <c r="D1694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.treb.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vinkler Radek</t>
+        </is>
+      </c>
+      <c r="B1695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_vinkler-rozhrani_20_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1695" s="3">
         <v>40897</v>
       </c>
-      <c r="D1695" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1696" s="2">
+      <c r="D1695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.rvcomp.net/dokumenty/soubory/Typy.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIRIDIUM.CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/viridium_cz-rozhrani_03_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1696" s="3">
         <v>41246</v>
       </c>
-      <c r="D1696" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1697" s="2">
+      <c r="D1696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.viridium.cz/internet/pristupova-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">visonet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/visonet-rozhrani_16_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1697" s="3">
         <v>41259</v>
       </c>
-      <c r="D1697" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1698" s="2">
+      <c r="D1697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://visonet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Víšek Jiří</t>
+        </is>
+      </c>
+      <c r="B1698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_visek-rozhrani_09_03_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1698" s="3">
         <v>42438</v>
       </c>
-      <c r="D1698" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1699" s="2">
+      <c r="D1698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.freenetmnisek.cz/wp-content/uploads/2012/03/Datove_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vít Miroslav</t>
+        </is>
+      </c>
+      <c r="B1699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/miroslav_vit-rozhrani_28_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1699" s="3">
         <v>41241</v>
       </c>
-      <c r="D1699" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1700" s="2">
+      <c r="D1699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifi4u.cz/html/oznameni.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VÍTKOVICE IT SOLUTIONS a.s.</t>
+        </is>
+      </c>
+      <c r="B1700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vitsol_prehled_rozhrani_10-6-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1700" s="3">
         <v>43992</v>
       </c>
-      <c r="D1700" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1701" s="2">
+      <c r="D1700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://isp.vitsol.cz/files/Prehled-pouzivanych-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vitouš Jan</t>
+        </is>
+      </c>
+      <c r="B1701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_vitous-rozhrani_31_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1701" s="3">
         <v>41213</v>
       </c>
-      <c r="D1701" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1702" s="2">
+      <c r="D1701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://loccal.net/view.php?cisloclanku=2005060805</t>
+        </is>
+      </c>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIVO CONNECTION, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vivo_connection-rozhrani_09_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1702" s="3">
         <v>40491</v>
       </c>
-      <c r="D1702" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1703" s="2">
+      <c r="D1702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.citymail.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vláčil Jiří</t>
+        </is>
+      </c>
+      <c r="B1703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_vlacil-rozhrani_08_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1703" s="3">
         <v>41372</v>
       </c>
-      <c r="D1703" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1704" s="2">
+      <c r="D1703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wellnet.cz/uploads/dokumenty/specifikace_predavacich_rozhrani-wellnet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vlašimnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vlasimnet-rozhrani_14_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1704" s="3">
         <v>41166</v>
       </c>
-      <c r="D1704" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1705" s="2">
+      <c r="D1704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vlasimnet.cz/wp-content/uploads/oznameni-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vlček Libor</t>
+        </is>
+      </c>
+      <c r="B1705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_vlcek-rozhrani_23_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1705" s="3">
         <v>43031</v>
       </c>
-      <c r="D1705" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1706" s="2">
+      <c r="D1705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vlcek-servis.cz/data/hostedit2/userfiles/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vlček Libor</t>
+        </is>
+      </c>
+      <c r="B1706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_vlcek-rozhrani_25_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1706" s="3">
         <v>43033</v>
       </c>
-      <c r="D1706" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1707" s="2">
+      <c r="D1706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vlceknet.cz/data/hostedit2/userfiles/rozhrani_sluzeb_docx.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vlk Vladimír</t>
+        </is>
+      </c>
+      <c r="B1707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vladimir_vlk-rozhrani_16_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1707" s="3">
         <v>41714</v>
       </c>
-      <c r="D1707" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1708" s="2">
+      <c r="D1707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wlci.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vobruba Jiří</t>
+        </is>
+      </c>
+      <c r="B1708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_vobruba-rozhrani_07_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1708" s="3">
         <v>40854</v>
       </c>
-      <c r="D1708" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1709" s="2">
+      <c r="D1708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.colornet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vodafone Czech Republic a.s.</t>
+        </is>
+      </c>
+      <c r="B1709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vodafone_specifikace_rozhrani_21-10-2022.pdf</t>
+        </is>
+      </c>
+      <c r="C1709" s="3">
         <v>44855</v>
       </c>
-      <c r="D1709" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1710" s="2">
+      <c r="D1709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vodafone.cz/_sys_/FileStorage/download/2/1562/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vogel Tomáš</t>
+        </is>
+      </c>
+      <c r="B1710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_vogel-rozhrani_16_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1710" s="3">
         <v>40710</v>
       </c>
-      <c r="D1710" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1711" s="2">
+      <c r="D1710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vogelnet.cz/sites/default/files/upload/pdf/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vogel Tomáš</t>
+        </is>
+      </c>
+      <c r="B1711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_vogel-rozhrani_24_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1711" s="3">
         <v>42087</v>
       </c>
-      <c r="D1711" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1712" s="2">
+      <c r="D1711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vogelnet.cz/sites/default/files/upload/pdf/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VOGELNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vogelnet-rozhrani_24_07_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1712" s="3">
         <v>41114</v>
       </c>
-      <c r="D1712" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1713" s="2">
+      <c r="D1712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vogelnet.cz/sites/default/files/upload/pdf/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vohnout Martin</t>
+        </is>
+      </c>
+      <c r="B1713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_vohnout-rozhrani_03_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1713" s="3">
         <v>41002</v>
       </c>
-      <c r="D1713" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1714" s="2">
+      <c r="D1713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.plusnet.cz/interface.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vochomurka.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vochomurka_net_29_8_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1714" s="3">
         <v>43706</v>
       </c>
-      <c r="D1714" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1715" s="2">
+      <c r="D1714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.vochomurka.net/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VoiceBowNet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/voicebownet-rozhrani_20_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1715" s="3">
         <v>42114</v>
       </c>
-      <c r="D1715" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1716" s="2">
+      <c r="D1715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://gsm.voicebow.cz/dokumenty/PodporovanaRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Volena Petr</t>
+        </is>
+      </c>
+      <c r="B1716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_volena-rozhrani_06_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1716" s="3">
         <v>40669</v>
       </c>
-      <c r="D1716" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1717" s="2">
+      <c r="D1716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.click4net.cz/download/rozhrani.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vomáčko Vít</t>
+        </is>
+      </c>
+      <c r="B1717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vit_vomacko-rozhrani_27_08_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1717" s="3">
         <v>41878</v>
       </c>
-      <c r="D1717" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1718" s="2">
+      <c r="D1717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet-praha1.cz/wp-content/uploads/2014/09/IPJ_c_specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vondráček Petr</t>
+        </is>
+      </c>
+      <c r="B1718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_vondracek-rozhrani_18_04_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1718" s="3">
         <v>41017</v>
       </c>
-      <c r="D1718" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1719" s="2">
+      <c r="D1718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dx-net.cz/index.php?option=com_content&amp;view=article&amp;id=8&amp;Itemid=8</t>
+        </is>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Voronin Pavel</t>
+        </is>
+      </c>
+      <c r="B1719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_voronin-rozhrani_12_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1719" s="3">
         <v>41194</v>
       </c>
-      <c r="D1719" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1720" s="2">
+      <c r="D1719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifidolnidvur.xf.cz/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vosecký Josef</t>
+        </is>
+      </c>
+      <c r="B1720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/josef_vosecky-rozhrani_28_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1720" s="3">
         <v>40844</v>
       </c>
-      <c r="D1720" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1721" s="2">
+      <c r="D1720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kroz.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vostál František</t>
+        </is>
+      </c>
+      <c r="B1721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/frantisek_vostal-rozhrani_19_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1721" s="3">
         <v>41383</v>
       </c>
-      <c r="D1721" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1722" s="2">
+      <c r="D1721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.radiovysocina.cz/content.aspx?id=114</t>
+        </is>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vošmera Tomáš</t>
+        </is>
+      </c>
+      <c r="B1722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/tomas_vosmera-rozhrani_28_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1722" s="3">
         <v>40875</v>
       </c>
-      <c r="D1722" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1723" s="2">
+      <c r="D1722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vosmera.cz/internet/oznameni-aktualnich-typu-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VPRO Šumperk, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vpro_sumperk-rozhrani_04_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1723" s="3">
         <v>42678</v>
       </c>
-      <c r="D1723" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1724" s="2">
+      <c r="D1723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vpro.cz/vt/dokumenty/vpro_sumperk-rozhrani_04_11_2016.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vratimov.Net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vratimov_net-rozhrani_24_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1724" s="3">
         <v>43032</v>
       </c>
-      <c r="D1724" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1725" s="2">
+      <c r="D1724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vratimov.net/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vrbam.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vrbam_cz-rozhrani_18_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1725" s="3">
         <v>43026</v>
       </c>
-      <c r="D1725" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1726" s="2">
+      <c r="D1725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vrbam.cz/download/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vrbka Jiří</t>
+        </is>
+      </c>
+      <c r="B1726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_vrbka-rozhrani_25_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1726" s="3">
         <v>41177</v>
       </c>
-      <c r="D1726" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1727" s="2">
+      <c r="D1726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kspi.cz/verejny-internet/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vrchonet,o.s.</t>
+        </is>
+      </c>
+      <c r="B1727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vrchonet-rozhrani_28_04_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1727" s="3">
         <v>42122</v>
       </c>
-      <c r="D1727" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1728" s="2">
+      <c r="D1727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://vrchonet.cz/storage/rozhrani2016.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VS.com, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vs_com-rozhrani_03_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1728" s="3">
         <v>42403</v>
       </c>
-      <c r="D1728" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1729" s="2">
+      <c r="D1728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vscom.cz/vscom/doc/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VSHosting s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vshosting-rozhrani_02_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1729" s="3">
         <v>40696</v>
       </c>
-      <c r="D1729" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1730" s="2">
+      <c r="D1729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vshosting.cz/download/CTU_Oznameni_VSHOSTING.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Všetečka s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pohodapc-rozhrani_26_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1730" s="3">
         <v>41239</v>
       </c>
-      <c r="D1730" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1731" s="2">
+      <c r="D1730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.pohodanet.cz/bezdratovy-internet.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VYLADĚNÝ INTERNET Příbramsko, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vyladeny_internet_pribramsko-rozhrani_13_10_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1731" s="3">
         <v>41925</v>
       </c>
-      <c r="D1731" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1732" s="2">
+      <c r="D1731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://admin.vyladenyinternetpb.cz/web-data/files/soupis_typu_vyladenych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vymazal Radek</t>
+        </is>
+      </c>
+      <c r="B1732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/radek_vymazal-rozhrani_26_08_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1732" s="3">
         <v>41877</v>
       </c>
-      <c r="D1732" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1733" s="2">
+      <c r="D1732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.connectica.cz/doc/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vysušil Milan</t>
+        </is>
+      </c>
+      <c r="B1733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_vysusil-rozhrani_11_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1733" s="3">
         <v>42046</v>
       </c>
-      <c r="D1733" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1734" s="2">
+      <c r="D1733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.dx-net.cz/index.php?option=com_content&amp;view=article&amp;id=8&amp;Itemid=8</t>
+        </is>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Warnet.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/warnet-rozhrani_23_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1734" s="3">
         <v>40260</v>
       </c>
-      <c r="D1734" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1735" s="2">
+      <c r="D1734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://download.warnet.cz/docs/rozhrani-a-specifikace.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WaveNet.cz, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wavenet_cz-rozhrani_29_07_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1735" s="3">
         <v>40388</v>
       </c>
-      <c r="D1735" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1736" s="2">
+      <c r="D1735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.wavenet.cz/doc/Typy%20rozhrani%20Wavenet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">waycom s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/waycom-rozhrani_15_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1736" s="3">
         <v>40648</v>
       </c>
-      <c r="D1736" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1737" s="2">
+      <c r="D1736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.waycom.cz/public/data/file/ctu_oznameni%20aktualnich%20typu%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Web4Soft Internet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/web4soft_internet-rozhrani_22_04_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1737" s="3">
         <v>40290</v>
       </c>
-      <c r="D1737" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1738" s="2">
+      <c r="D1737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jen.cz/dokumenty/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Weichsel Jiří</t>
+        </is>
+      </c>
+      <c r="B1738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_weichsel-rozhrani_30_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1738" s="3">
         <v>40907</v>
       </c>
-      <c r="D1738" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1739" s="2">
+      <c r="D1738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://rajecek.cz/typy.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wenndy.net s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wenndy_net-rozhrani_28_02_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1739" s="3">
         <v>43159</v>
       </c>
-      <c r="D1739" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1740" s="2">
+      <c r="D1739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wenndy.net/typy-rozhranni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wenzel Daniel</t>
+        </is>
+      </c>
+      <c r="B1740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/daniel_wenzel-rozhrani_10_02_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1740" s="3">
         <v>42045</v>
       </c>
-      <c r="D1740" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1741" s="2">
+      <c r="D1740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://iem.isr.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">West On Line s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/west_on_line-rozhrani_28_01_2019.pdf</t>
+        </is>
+      </c>
+      <c r="C1741" s="3">
         <v>43493</v>
       </c>
-      <c r="D1741" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1742" s="2">
+      <c r="D1741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.net-online.cz/povinne-informace/typy-rozhrani-site/west-on-line-s-r-o/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEST-NET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/west-net-rozhrani_21_02_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1742" s="3">
         <v>41326</v>
       </c>
-      <c r="D1742" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1743" s="2">
+      <c r="D1742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internet-jicinsko.cz/oznameni-o-typech-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wetter Martin</t>
+        </is>
+      </c>
+      <c r="B1743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_wetter-rozhrani_29_09_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1743" s="3">
         <v>40815</v>
       </c>
-      <c r="D1743" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1744" s="2">
+      <c r="D1743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mw.cz</t>
+        </is>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIA spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="B1744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wia_rozhrani_site_23-10-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1744" s="3">
         <v>44127</v>
       </c>
-      <c r="D1744" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1745" s="2">
+      <c r="D1744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.wia.cz/documents/Typy-rozhrani-site-WIA.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIC-NET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wic-net-rozhrani_31_01_2025.pdf</t>
+        </is>
+      </c>
+      <c r="C1745" s="3">
         <v>45699</v>
       </c>
-      <c r="D1745" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1746" s="2">
+      <c r="D1745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.wic-net.cz/ke-stazeni/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIFCOM a.s.</t>
+        </is>
+      </c>
+      <c r="B1746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifcom-rozhrani_24_09_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1746" s="3">
         <v>41176</v>
       </c>
-      <c r="D1746" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1747" s="2">
+      <c r="D1746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.wifcom.cz/wp/wp-content/uploads/typy-rozhrani-pripojeni-k-vks-wifcom.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIFI MORAVA s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifimorava-rozhrani_27_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1747" s="3">
         <v>42396</v>
       </c>
-      <c r="D1747" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1748" s="2">
+      <c r="D1747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://internet.vprdeli.com/fotoarchiv/download/uveejneni_a_oznameni_aktualnich_typu_rozhrani_verejne_komunikacni_siti_luksa__wifimorava_com_2011.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WifiMax, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifimax-rozhrani_07_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1748" s="3">
         <v>41585</v>
       </c>
-      <c r="D1748" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1749" s="2">
+      <c r="D1748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifimax.cz/media/uploads/2017/11/02/typy_rozhrani.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WifiNet, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifinet-rozhrani_06_03_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1749" s="3">
         <v>41704</v>
       </c>
-      <c r="D1749" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1750" s="2">
+      <c r="D1749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.mk-as.cz/index.php/sluzby/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">wifi-online v.o.s.</t>
+        </is>
+      </c>
+      <c r="B1750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifi-online-rozhrani_31_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1750" s="3">
         <v>40633</v>
       </c>
-      <c r="D1750" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1751" s="2">
+      <c r="D1750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.cs-net.cz/new/wifictu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIFISIT s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifisit-rozhrani_26_04_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1751" s="3">
         <v>42486</v>
       </c>
-      <c r="D1751" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1752" s="2">
+      <c r="D1751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.oblibene.name/userdata/shopimg/wifisit/file/Ozn%C3%A1men%C3%AD_rozhran%C3%AD_w.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WifiZábřeh s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wifizabreh-rozhrani_01_11_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1752" s="3">
         <v>43405</v>
       </c>
-      <c r="D1752" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1753" s="2">
+      <c r="D1752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wifizabreh.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Windyghoul s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/windyghoul-rozhrani_09_11_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1753" s="3">
         <v>41222</v>
       </c>
-      <c r="D1753" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1754" s="2">
+      <c r="D1753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.windyghoul.cz/index.php?option=com_content&amp;view=article&amp;id=45&amp;Itemid=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Winet Solutions s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/winet_solutions-rozhrani_24_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1754" s="3">
         <v>42667</v>
       </c>
-      <c r="D1754" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1755" s="2">
+      <c r="D1754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.winetsolutions.cz/wp-content/uploads/2016/06/Typy-rozhrani-Winet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIRACOM s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wiracom-rozhrani_18_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1755" s="3">
         <v>41200</v>
       </c>
-      <c r="D1755" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1756" s="2">
+      <c r="D1755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://wiracom.cz/dokumenty/uverejneni%20aktualnich%20typu%20rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WISPnet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wispnet-rozhrani_07_11_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1756" s="3">
         <v>42681</v>
       </c>
-      <c r="D1756" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1757" s="2">
+      <c r="D1756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://wispnet.cz/files/ENSOSpecRozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wlanet z.s.</t>
+        </is>
+      </c>
+      <c r="B1757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wlanet-rozhrani_03_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1757" s="3">
         <v>41246</v>
       </c>
-      <c r="D1757" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1758" s="2">
+      <c r="D1757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wlanet.cz/download/Specifikace-rozhrani-Wlanet-27055663.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WMS s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wms-rozhrani_17_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1758" s="3">
         <v>40619</v>
       </c>
-      <c r="D1758" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1759" s="2">
+      <c r="D1758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wms.cz/documents/specifikacedatovychrozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WOLFSTEIN s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/wolfstein-rozhrani_08_11_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1759" s="3">
         <v>40490</v>
       </c>
-      <c r="D1759" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1760" s="2">
+      <c r="D1759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.wolfnet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WorldTech, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/worldtech_rozhrani_11_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1760" s="3">
         <v>41193</v>
       </c>
-      <c r="D1760" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1761" s="2">
+      <c r="D1760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://jaromer-josefov.net/rozhrani.aspx</t>
+        </is>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">XANET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/xanet-rozhrani_08_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1761" s="3">
         <v>40885</v>
       </c>
-      <c r="D1761" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1762" s="2">
+      <c r="D1761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://xanet.cz/RozhraniXanet.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xidys Systems, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/xidys_systems-rozhrani_07_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1762" s="3">
         <v>41827</v>
       </c>
-      <c r="D1762" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1763" s="2">
+      <c r="D1762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xidys.com/dokumenty/typy_pouzivanych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">XLNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/xlnet-rozhrani_20_01_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1763" s="3">
         <v>41659</v>
       </c>
-      <c r="D1763" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1764" s="2">
+      <c r="D1763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xlnet.cz/specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">XLNET Wifi s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/xlnet_wifi-rozhrani_25_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1764" s="3">
         <v>43003</v>
       </c>
-      <c r="D1764" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1765" s="2">
+      <c r="D1764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xlnet.cz/specifikace-rozhrani</t>
+        </is>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">XPHONE Czech s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/xphone-rozhrani_10_05_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1765" s="3">
         <v>40673</v>
       </c>
-      <c r="D1765" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1766" s="2">
+      <c r="D1765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xphone.cz/download/Rozhrani-XPHONE.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">XSKY s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/xsky-rozhrani_25_09_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1766" s="3">
         <v>43003</v>
       </c>
-      <c r="D1766" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1767" s="2">
+      <c r="D1766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.xsky.cz/index.php/ct-menu-item-24/ct-menu-item-26</t>
+        </is>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">YCNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/ycnet-rozhrani_22_01_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1767" s="3">
         <v>42391</v>
       </c>
-      <c r="D1767" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1768" s="2">
+      <c r="D1767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.ycnet.cz/wp-content/uploads/Typ-specifikace-rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Y-POINT IT &amp; solution s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/y-point_it&amp;solution-rozhrani_17_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1768" s="3">
         <v>42417</v>
       </c>
-      <c r="D1768" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1769" s="2">
+      <c r="D1768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.yellowpoint.cz/wp-content/uploads/2013/09/OB0212.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">za200.cz s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/za200cz-rozhrani_14_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1769" s="3">
         <v>41347</v>
       </c>
-      <c r="D1769" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1770" s="2">
+      <c r="D1769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.za200.cz/specifikace_pristupove_site.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zadák Jan</t>
+        </is>
+      </c>
+      <c r="B1770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_zadak-rozhrani_26_11_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1770" s="3">
         <v>41604</v>
       </c>
-      <c r="D1770" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1771" s="2">
+      <c r="D1770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.kranet.cz/Podporovana_rozhrani_KRANET.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zadina Lukáš</t>
+        </is>
+      </c>
+      <c r="B1771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lukas_zadina-rozhrani_26-03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1771" s="3">
         <v>41359</v>
       </c>
-      <c r="D1771" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1772" s="2">
+      <c r="D1771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.lukas-net.cz/index.php?option=com_content&amp;view=article&amp;id=19:typy-rozhrani&amp;catid=4:technologie&amp;Itemid=19</t>
+        </is>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zadina Martin</t>
+        </is>
+      </c>
+      <c r="B1772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_zadina-rozhrani_27_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1772" s="3">
         <v>40904</v>
       </c>
-      <c r="D1772" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1773" s="2">
+      <c r="D1772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.jdmnet.cz/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zahradil Luboš</t>
+        </is>
+      </c>
+      <c r="B1773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/lubos_zahradil_typy_rozhrani_site-4-8-2020.pdf</t>
+        </is>
+      </c>
+      <c r="C1773" s="3">
         <v>44047</v>
       </c>
-      <c r="D1773" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1774" s="2">
+      <c r="D1773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.dreamnetwork.cz/dokumenty/typy-rozhrani-site.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZAKLÁDÁME s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zakladame-rozhrani_16_10_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1774" s="3">
         <v>42659</v>
       </c>
-      <c r="D1774" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1775" s="2">
+      <c r="D1774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.internetprovysocinu.cz/assets/CTU_zakladame.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zákravský Miloš</t>
+        </is>
+      </c>
+      <c r="B1775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milos_zakravsky-rozhrani_16_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1775" s="3">
         <v>41198</v>
       </c>
-      <c r="D1775" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1776" s="2">
+      <c r="D1775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://bezdrat.linecom.cz/oznameni.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zakuťanský Štefan</t>
+        </is>
+      </c>
+      <c r="B1776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/stefan_zakutansky-rozhrani_08_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1776" s="3">
         <v>40885</v>
       </c>
-      <c r="D1776" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1777" s="2">
+      <c r="D1776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zakinet.cz/typy-rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Západočeská kabelová televize, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zkt-rozhrani_02_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1777" s="3">
         <v>40604</v>
       </c>
-      <c r="D1777" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1778" s="2">
+      <c r="D1777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zktv.cz/www/kabelova-televize/specifikace-rozhrani-sluzeb.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zářecká Hana</t>
+        </is>
+      </c>
+      <c r="B1778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/hana_zarecka-rozhrani_02_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1778" s="3">
         <v>40604</v>
       </c>
-      <c r="D1778" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1779" s="2">
+      <c r="D1778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.tyhan.cz/tyhan/Typy-a-specifikace-TYHAN.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zásobování teplem Vsetín a.s.</t>
+        </is>
+      </c>
+      <c r="B1779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zasobovani_teplem_vsetin-rozhrani_07_07_2014.pdf</t>
+        </is>
+      </c>
+      <c r="C1779" s="3">
         <v>41827</v>
       </c>
-      <c r="D1779" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1780" s="2">
+      <c r="D1779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.vsteplo.mvv.cz/files/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zaspal Břetislav</t>
+        </is>
+      </c>
+      <c r="B1780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/bretislav_zaspal-rozhrani_28_04_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1780" s="3">
         <v>40661</v>
       </c>
-      <c r="D1780" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1781" s="2">
+      <c r="D1780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.campbell.cz/rozhrani/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zatloukal Marek</t>
+        </is>
+      </c>
+      <c r="B1781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/marek_zatloukal-rozhrani_19_12_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1781" s="3">
         <v>41262</v>
       </c>
-      <c r="D1781" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1782" s="2">
+      <c r="D1781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.senzanet.com/downloads/ctu.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zavadil Slavko</t>
+        </is>
+      </c>
+      <c r="B1782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/slavko_zavadil-rozhrani_03_08_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1782" s="3">
         <v>41124</v>
       </c>
-      <c r="D1782" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1783" s="2">
+      <c r="D1782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://zavadils.sweb.cz/Specifikace rozhranni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zavřel Miloš</t>
+        </is>
+      </c>
+      <c r="B1783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milos_zavrel-rozhrani_27_10_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1783" s="3">
         <v>40843</v>
       </c>
-      <c r="D1783" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1784" s="2">
+      <c r="D1783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.citinet.cz/files/Oznameni%20CTU%20rozhrani%20site.docx</t>
+        </is>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZEAL s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zeal-rozhrani_3_05_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1784" s="3">
         <v>40301</v>
       </c>
-      <c r="D1784" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1785" s="2">
+      <c r="D1784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.netbone.cz/Typy_rozhranni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELENÁ DATA CZ s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zelenadata-rozhrani_13_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1785" s="3">
         <v>43021</v>
       </c>
-      <c r="D1785" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1786" s="2">
+      <c r="D1785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://zelenadata.cz/images/stories/typy_rozhrani_zelenadata.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zelená Obora, spolek</t>
+        </is>
+      </c>
+      <c r="B1786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zelena_obora-rozhrani_04_12_2018.pdf</t>
+        </is>
+      </c>
+      <c r="C1786" s="3">
         <v>43438</v>
       </c>
-      <c r="D1786" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1787" s="2">
+      <c r="D1786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zelenec.org/wp-content/uploads/2018/10/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zelenka Jiří</t>
+        </is>
+      </c>
+      <c r="B1787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_zelenka-rozhrani_16_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1787" s="3">
         <v>40863</v>
       </c>
-      <c r="D1787" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1788" s="2">
+      <c r="D1787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zelinet.cz/userfiles/media/file/typy_a_specifikace_pouzitych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zelenka Milan</t>
+        </is>
+      </c>
+      <c r="B1788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/milan_zelenka-rozhrani_03_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1788" s="3">
         <v>40942</v>
       </c>
-      <c r="D1788" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1789" s="2">
+      <c r="D1788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.maxicom.cz/internet.typy.rozhrani.kralupy</t>
+        </is>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELNET s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zelnet-rozhrani_27_03_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1789" s="3">
         <v>41360</v>
       </c>
-      <c r="D1789" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1790" s="2">
+      <c r="D1789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.modernikomunikace.cz/index.php/sluzby</t>
+        </is>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZENIT - servis s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zenit-servis-rozhrani_15_03_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1790" s="3">
         <v>40617</v>
       </c>
-      <c r="D1790" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1791" s="2">
+      <c r="D1790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://lipnet.net/uploads/images/dokumenty/oznameni.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZERON, s. r. o.</t>
+        </is>
+      </c>
+      <c r="B1791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zeron-rozhrani_10_10_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1791" s="3">
         <v>41192</v>
       </c>
-      <c r="D1791" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1792" s="2">
+      <c r="D1791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zeron.cz/index.php/o-siti</t>
+        </is>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zerzánek Jan</t>
+        </is>
+      </c>
+      <c r="B1792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_zerzanek-rozhrani_01_03_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1792" s="3">
         <v>40969</v>
       </c>
-      <c r="D1792" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1793" s="2">
+      <c r="D1792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zerzanek.net/onas/typy_a_specifikace_pouzitych_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZetCom servisní s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zetcom_servisni-rozhrani_25_04_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1793" s="3">
         <v>42850</v>
       </c>
-      <c r="D1793" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1794" s="2">
+      <c r="D1793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ostravskynet.cz/rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zíka Jan</t>
+        </is>
+      </c>
+      <c r="B1794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jan_zika-rozhrani_27_02_2012.pdf</t>
+        </is>
+      </c>
+      <c r="C1794" s="3">
         <v>40966</v>
       </c>
-      <c r="D1794" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1795" s="2">
+      <c r="D1794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.johnyz.net/vysilace.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZK Investment Group, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zk_investment_group_rozhrani_8-1-2021.pdf</t>
+        </is>
+      </c>
+      <c r="C1795" s="3">
         <v>44581</v>
       </c>
-      <c r="D1795" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1796" s="2">
+      <c r="D1795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.zkig.cz/wp-content/uploads/2020/11/Rozhrani-datovych-sluzeb.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zlámal Martin</t>
+        </is>
+      </c>
+      <c r="B1796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/martin_zlamal-rozhrani_10_05_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1796" s="3">
         <v>42500</v>
       </c>
-      <c r="D1796" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1797" s="2">
+      <c r="D1796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.privatnet.cz/file/Rozhrani_priv.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zlín Net, a.s.</t>
+        </is>
+      </c>
+      <c r="B1797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zlin_net-rozhrani_31_03_2010.pdf</t>
+        </is>
+      </c>
+      <c r="C1797" s="3">
         <v>40268</v>
       </c>
-      <c r="D1797" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1798" s="2">
+      <c r="D1797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zlinnet.cz/images/downloads/specifikace_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zmrzlý Petr</t>
+        </is>
+      </c>
+      <c r="B1798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_zmrzly-rozhrani_05_03_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1798" s="3">
         <v>42068</v>
       </c>
-      <c r="D1798" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1799" s="2">
+      <c r="D1798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.postriky.eu/</t>
+        </is>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zoch Vojtěch</t>
+        </is>
+      </c>
+      <c r="B1799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/vojtech_zoch-rozhrani_28_02_2016.pdf</t>
+        </is>
+      </c>
+      <c r="C1799" s="3">
         <v>42428</v>
       </c>
-      <c r="D1799" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1800" s="2">
+      <c r="D1799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zochtech.cz/doc/typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zrnko NET, s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zrnko_net-rozhrani_16_10_2017.pdf</t>
+        </is>
+      </c>
+      <c r="C1800" s="3">
         <v>43024</v>
       </c>
-      <c r="D1800" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1801" s="2">
+      <c r="D1800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.zrnko.cz/pub/dl/Podporovana_rozhrani_ZrnkoNETsro.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zrnko, o.s.</t>
+        </is>
+      </c>
+      <c r="B1801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zrnko-rozhrani_31_01_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1801" s="3">
         <v>40574</v>
       </c>
-      <c r="D1801" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1802" s="2">
+      <c r="D1801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.zrnko.cz/pub/dl/Podporovana_rozhrani_Zrnkoos.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zvoníček Jiří</t>
+        </is>
+      </c>
+      <c r="B1802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/jiri_zvonicek-rozhrani_29_12_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1802" s="3">
         <v>40906</v>
       </c>
-      <c r="D1802" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1803" s="2">
+      <c r="D1802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://docs.google.com/document/d/1AxCeeirpoJSllIYlGPn6ZmTXlHdY1BhL0iMN04s6FNQ/edit</t>
+        </is>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Žabnet line s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zabnet_line-rozhrani_08_06_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1803" s="3">
         <v>40702</v>
       </c>
-      <c r="D1803" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1804" s="2">
+      <c r="D1803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zabnet.cz/specifikace_rozhrani.html</t>
+        </is>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Žaludek Libor</t>
+        </is>
+      </c>
+      <c r="B1804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/libor_zaludek-rozhrani_21_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1804" s="3">
         <v>41295</v>
       </c>
-      <c r="D1804" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1805" s="2">
+      <c r="D1804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.ido.cz/libor_zaludek_typy_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ŽihleNet s.r.o.</t>
+        </is>
+      </c>
+      <c r="B1805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/zihlenet-rozhrani_14_01_2015.pdf</t>
+        </is>
+      </c>
+      <c r="C1805" s="3">
         <v>42018</v>
       </c>
-      <c r="D1805" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1806" s="2">
+      <c r="D1805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.zihlenet.cz/wp-content/uploads/2014/01/Typy-rozhraní-Žihlenet-s.r.o.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Žila Drahomír</t>
+        </is>
+      </c>
+      <c r="B1806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/drahomir_zila-rozhrani_05_04_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1806" s="3">
         <v>41369</v>
       </c>
-      <c r="D1806" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1807" s="2">
+      <c r="D1806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://www.isfo.cz/documents/oznameni_typu_rozhrani.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Žižka Pavel</t>
+        </is>
+      </c>
+      <c r="B1807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/pavel_zizka-rozhrani_08_01_2013.pdf</t>
+        </is>
+      </c>
+      <c r="C1807" s="3">
         <v>41282</v>
       </c>
-      <c r="D1807" s="0" t="s">
-[...10 lines deleted...]
-      <c r="C1808" s="2">
+      <c r="D1807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">http://orelsoft.cz/uploads/Uverejneni%20a%20oznameni%20aktualnich%20typu%20rozhrani%20verejne%20komunikacni%20site.doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Žižka Petr</t>
+        </is>
+      </c>
+      <c r="B1808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/petr_zizka-rozhrani_08_11_2011.pdf</t>
+        </is>
+      </c>
+      <c r="C1808" s="3">
         <v>40855</v>
       </c>
-      <c r="D1808" s="0" t="s">
-        <v>5302</v>
+      <c r="D1808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.ipvnet.cz/wp-content/uploads/cesky-telekomunikacni-urad-rozhrani.pdf</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...10 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
-
-[...41 lines deleted...]
-</file>