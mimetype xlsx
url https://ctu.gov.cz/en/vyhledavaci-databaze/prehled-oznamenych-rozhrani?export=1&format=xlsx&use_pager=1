--- v0 (2026-05-02)
+++ v1 (2026-08-31)
@@ -62,57 +62,57 @@
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/22_net-rozhrani_08_10_2018.pdf</t>
   </si>
   <si>
     <t>https://22net.cz/files/4315/3902/3615/22_NET_typy_rozhrani..pdf</t>
   </si>
   <si>
     <t>2ALL.CZ s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/2all_cz-rozhrani_29_10_2018.pdf</t>
   </si>
   <si>
     <t>http://www.2all.cz/files/podporovana-rozhrani.pdf</t>
   </si>
   <si>
     <t>3C spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/3c-rozhrani_04_05_2010.pdf</t>
   </si>
   <si>
     <t>http://files.3cspolecnost.webnode.cz/200000000-ac3adad34c/%C4%8CTU_oznameni_specifikace%20rozhran%C3%AD%20v%20telek.s%C3%ADti_3C%20spol.s%20r.o..doc</t>
   </si>
   <si>
-    <t>4M Rožnov spol. s r.o.</t>
+    <t>4 M Rožnov spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/4m_roznov-rozhrani_13_06_2011.pdf</t>
   </si>
   <si>
-    <t>https://www.4mroznov.cz/download/Rozhrani.pdf</t>
+    <t>http://www.4mroznov.cz/index_htm_files/Rozhrani.pdf</t>
   </si>
   <si>
     <t>4USERS s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/4users-rozhrani_30_11_2011.pdf</t>
   </si>
   <si>
     <t>http://www.4users.cz/typy-rozhrani-site.pdf</t>
   </si>
   <si>
     <t>5T-NET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/5t-net-rozhrani_11_10_2012.pdf</t>
   </si>
   <si>
     <t>http://www.5t-net.cz/CTU_rozhrani_5T-NET_web.pdf</t>
   </si>
   <si>
     <t>7Data CZ, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/7data_cz-rozhrani_03_03_2014.pdf</t>
   </si>
@@ -122,51 +122,51 @@
   <si>
     <t>A Z Z O s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/azzo_rozhrani_01_02_2013.pdf</t>
   </si>
   <si>
     <t>http://www.azzo.cz/specifikace.pdf</t>
   </si>
   <si>
     <t>A.P.S.A. spol. s r. o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/apsa-rozhrani_17_03_2010.pdf</t>
   </si>
   <si>
     <t>http://www.apsa.cz/go/default.asp?id=2&amp;sh=sluzby</t>
   </si>
   <si>
     <t>ABAK, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abak-rozhrani_11_03_2011.pdf</t>
   </si>
   <si>
-    <t>https://ujezd.net/sites/default/files/content/files/technicka_specifikace_rozhrani_ujezd.net_.pdf</t>
+    <t>http://ujezd.net/data/Technicka_specifikace_rozhrani_UJEZD.net.pdf</t>
   </si>
   <si>
     <t>ABC NET s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abc_net-rozhrani_09_10_2018.pdf</t>
   </si>
   <si>
     <t>http://docs.wixstatic.com/ugd/638043_59ce38eff42645fa853335c9a3533c2c.pdf</t>
   </si>
   <si>
     <t>ABK Reality s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/abk_reality-rozhrani_27_04_2016.pdf</t>
   </si>
   <si>
     <t>http://abknet.cz/Podporovana_rozhrani_ABKnet.pdf</t>
   </si>
   <si>
     <t>ABLE agency, s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/able_agency-rozhrani_26_02_2014.pdf</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>ABOTUS s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/rosada-rozhrani_24_10_2017.pdf</t>
   </si>
   <si>
     <t>http://rosada.web2001.cz/rozhrani-rosada.pdf</t>
   </si>
   <si>
     <t>ACON, spol. s r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/acon-rozhrani_24_10_2018.pdf</t>
   </si>
   <si>
     <t>http://www.harfa.net/specifikace_rozhrani.pdf</t>
   </si>
   <si>
     <t>ACT Plus s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/act_plus-rozhrani_16_04_2010.pdf</t>
   </si>
   <si>
-    <t>https://www.actplus.cz/pdf/popis_technickych_specifikaci_rozhrani.pdf</t>
+    <t>http://www.actplus.cz/Rozhrani.pdf</t>
   </si>
   <si>
     <t>ADAPTIVITY s.r.o.</t>
   </si>
   <si>
     <t>https://ctu.gov.cz/sites/default/files/cs/download/oznamene_typy_rozhrani/adaptivity-rozhrani_10_09_2012.pdf</t>
   </si>
   <si>
     <t>http://www.adaptivity.cz/files/files/texty/1365422026_typy-rozhrani.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -581,51 +581,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="129.682617" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="175.671387" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>