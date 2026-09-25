--- v3 (2026-08-11)
+++ v4 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
   <si>
     <t>ID podnikatele</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>Jméno podnikatele</t>
   </si>
   <si>
     <t>Číslo osvědčení</t>
   </si>
   <si>
     <t>Město</t>
   </si>
   <si>
     <t>Ulice</t>
   </si>
   <si>
     <t>První řádek adresy</t>
   </si>
   <si>
     <t>Druhý řádek adresy</t>
   </si>
   <si>
@@ -894,50 +894,71 @@
     <t>Příkop 843/4</t>
   </si>
   <si>
     <t>Zábrdovice</t>
   </si>
   <si>
     <t>21348740</t>
   </si>
   <si>
     <t>Basileus Transport s.r.o.</t>
   </si>
   <si>
     <t>Antala Staška</t>
   </si>
   <si>
     <t>Antala Staška 511/40</t>
   </si>
   <si>
     <t>Krč</t>
   </si>
   <si>
     <t>02018799</t>
   </si>
   <si>
     <t>Packeta International s.r.o.</t>
+  </si>
+  <si>
+    <t>28267257</t>
+  </si>
+  <si>
+    <t>RECIPE přeprava zdravotnického materiálu s.r.o.</t>
+  </si>
+  <si>
+    <t>Znojmo</t>
+  </si>
+  <si>
+    <t>Růžová</t>
+  </si>
+  <si>
+    <t>Růžová 712/8</t>
+  </si>
+  <si>
+    <t>Přímětice</t>
+  </si>
+  <si>
+    <t>66904 Znojmo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1263,54 +1284,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W223"/>
+  <dimension ref="A1:W225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="T223" sqref="T223"/>
+      <selection activeCell="T225" sqref="T225"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="179.241943" bestFit="true" customWidth="true" style="0"/>
@@ -15445,50 +15466,182 @@
         <v>0</v>
       </c>
       <c r="N223" s="0">
         <v>236</v>
       </c>
       <c r="O223" s="0">
         <v>75</v>
       </c>
       <c r="P223" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q223" s="0" t="s">
         <v>65</v>
       </c>
       <c r="R223" s="0"/>
       <c r="S223" s="2">
         <v>46174</v>
       </c>
       <c r="T223" s="2">
         <v>2958465</v>
       </c>
       <c r="U223" s="0" t="s">
         <v>31</v>
       </c>
       <c r="V223" s="0"/>
+    </row>
+    <row r="224" spans="1:23">
+      <c r="A224" s="0">
+        <v>76</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D224" s="0">
+        <v>76</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="J224" s="2">
+        <v>46281</v>
+      </c>
+      <c r="K224" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="L224" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="M224" s="0" t="b">
+        <v>0</v>
+      </c>
+      <c r="N224" s="0">
+        <v>237</v>
+      </c>
+      <c r="O224" s="0">
+        <v>76</v>
+      </c>
+      <c r="P224" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q224" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="R224" s="0"/>
+      <c r="S224" s="2">
+        <v>46296</v>
+      </c>
+      <c r="T224" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="U224" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="V224" s="0" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="225" spans="1:23">
+      <c r="A225" s="0">
+        <v>76</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D225" s="0">
+        <v>76</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="J225" s="2">
+        <v>46281</v>
+      </c>
+      <c r="K225" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="L225" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="M225" s="0" t="b">
+        <v>0</v>
+      </c>
+      <c r="N225" s="0">
+        <v>238</v>
+      </c>
+      <c r="O225" s="0">
+        <v>76</v>
+      </c>
+      <c r="P225" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q225" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="R225" s="0"/>
+      <c r="S225" s="2">
+        <v>46296</v>
+      </c>
+      <c r="T225" s="2">
+        <v>2958465</v>
+      </c>
+      <c r="U225" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="V225" s="0" t="s">
+        <v>296</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>